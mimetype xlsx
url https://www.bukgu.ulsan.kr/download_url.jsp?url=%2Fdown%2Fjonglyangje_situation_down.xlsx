--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -3,1918 +3,1324 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MyPC\Desktop\손재홍ㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇㅇ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MyPC\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12885" windowHeight="11355" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="종량제봉투 판매소" sheetId="1" r:id="rId1"/>
     <sheet name="특수종량제봉투 판매소" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1579" uniqueCount="1495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1700" uniqueCount="1623">
   <si>
     <t>번호</t>
   </si>
   <si>
     <t xml:space="preserve">판매소명 </t>
   </si>
   <si>
     <t>사업장 주소</t>
   </si>
   <si>
     <t>현대완구점</t>
   </si>
   <si>
-    <t>호계동 935-5</t>
-[...1 lines deleted...]
-  <si>
     <t>295-5455</t>
   </si>
   <si>
     <t>세이브할인마트</t>
   </si>
   <si>
-    <t>호계동 732-1</t>
-[...1 lines deleted...]
-  <si>
     <t>295-8855</t>
   </si>
   <si>
     <t>새시대슈퍼</t>
   </si>
   <si>
-    <t>호계동 693-11</t>
-[...1 lines deleted...]
-  <si>
     <t>295-9678</t>
   </si>
   <si>
     <t>한성미니슈퍼</t>
   </si>
   <si>
-    <t>호계동 693-1</t>
-[...1 lines deleted...]
-  <si>
     <t>295-1407</t>
   </si>
   <si>
     <t>시장마트</t>
   </si>
   <si>
-    <t>호계동 681-8</t>
-[...1 lines deleted...]
-  <si>
     <t>295-8583</t>
   </si>
   <si>
     <t>은영상회</t>
   </si>
   <si>
-    <t>호계동 653-1</t>
-[...1 lines deleted...]
-  <si>
     <t>295-0094</t>
   </si>
   <si>
     <t>파랑이슈퍼</t>
   </si>
   <si>
-    <t>호계동 623-3</t>
-[...4 lines deleted...]
-  <si>
     <t>정은미니슈퍼</t>
   </si>
   <si>
-    <t>호계동 375</t>
-[...1 lines deleted...]
-  <si>
     <t>차일회관</t>
   </si>
   <si>
-    <t>창평동 503-4</t>
-[...1 lines deleted...]
-  <si>
     <t>295-8356</t>
   </si>
   <si>
     <t>성우현대슈퍼마켓</t>
   </si>
   <si>
-    <t>신천동 346-5 성우현대아파트 상가 107호</t>
-[...1 lines deleted...]
-  <si>
     <t>286-7531</t>
   </si>
   <si>
     <t>필그린마트</t>
   </si>
   <si>
-    <t>신천동 334-11 필그린지하층 1호</t>
-[...1 lines deleted...]
-  <si>
     <t>286-4300</t>
   </si>
   <si>
     <t>용강건어물</t>
   </si>
   <si>
-    <t>신천동 318-7</t>
-[...1 lines deleted...]
-  <si>
     <t>286-2361</t>
   </si>
   <si>
     <t>문화슈퍼</t>
   </si>
   <si>
-    <t>신천동 317-2</t>
-[...1 lines deleted...]
-  <si>
     <t>286-9463</t>
   </si>
   <si>
     <t>한농스토아</t>
   </si>
   <si>
-    <t>신천동 309-2</t>
-[...1 lines deleted...]
-  <si>
     <t>286-3777</t>
   </si>
   <si>
     <t>무지개마트</t>
   </si>
   <si>
-    <t>신천동 244 무지개타운 상가 1-107호</t>
-[...1 lines deleted...]
-  <si>
     <t>286-0680</t>
   </si>
   <si>
     <t>현대으뜸마트</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡동 238</t>
   </si>
   <si>
     <t>282-0359</t>
   </si>
   <si>
     <t>약수구판장</t>
   </si>
   <si>
-    <t>중산동 905-4</t>
-[...1 lines deleted...]
-  <si>
     <t>295-2848</t>
   </si>
   <si>
     <t>코끼리마트</t>
   </si>
   <si>
-    <t>신천동 309-3</t>
-[...1 lines deleted...]
-  <si>
     <t>286-5660</t>
   </si>
   <si>
     <t>호계슈퍼</t>
   </si>
   <si>
-    <t>울산광역시 북구 호계동 171-2</t>
-[...1 lines deleted...]
-  <si>
     <t>095-0348</t>
   </si>
   <si>
     <t>세븐일레븐 호계점</t>
   </si>
   <si>
-    <t>호계동 683-1</t>
-[...1 lines deleted...]
-  <si>
     <t>298-9815</t>
   </si>
   <si>
     <t>GS25 울산호계점</t>
   </si>
   <si>
-    <t>동대중앙로 7</t>
-[...1 lines deleted...]
-  <si>
     <t>295-1828</t>
   </si>
   <si>
     <t>윤영마트</t>
   </si>
   <si>
-    <t>호계동 258-14</t>
-[...1 lines deleted...]
-  <si>
     <t>295-7125</t>
   </si>
   <si>
     <t>훈이마트</t>
   </si>
   <si>
-    <t>북구 호계동 15B-11N</t>
-[...1 lines deleted...]
-  <si>
     <t>295-0605</t>
   </si>
   <si>
     <t>협성빅세일마트</t>
   </si>
   <si>
     <t>울산광역시 북구 호계로 309-20, 104(신천동, 협성가)</t>
   </si>
   <si>
     <t>삼거리슈퍼식당</t>
   </si>
   <si>
-    <t>호계동 651-17  수동빌라 101</t>
-[...1 lines deleted...]
-  <si>
     <t>281-0685</t>
   </si>
   <si>
-    <t>원플러스</t>
-[...7 lines deleted...]
-  <si>
     <t>훼미리마트 호계점</t>
   </si>
   <si>
-    <t>호계동 261-1번지</t>
-[...1 lines deleted...]
-  <si>
     <t>제이유 25마트 호계점</t>
   </si>
   <si>
-    <t>호계동 725-2</t>
-[...1 lines deleted...]
-  <si>
     <t>썬빌리지</t>
   </si>
   <si>
     <t>탑프라자마트</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡동 711-1</t>
   </si>
   <si>
     <t>052-292-2666</t>
   </si>
   <si>
     <t>ML편의마트</t>
   </si>
   <si>
     <t>울산광역시 북구 호계동 867-17</t>
   </si>
   <si>
     <t>052-2692335</t>
   </si>
   <si>
     <t>필마트</t>
   </si>
   <si>
-    <t>북구 호계동 275-8</t>
-[...1 lines deleted...]
-  <si>
     <t>290-6630</t>
   </si>
   <si>
     <t>CJe 마트</t>
   </si>
   <si>
-    <t>신천동 312-1 현대하이플러스 1층</t>
-[...1 lines deleted...]
-  <si>
     <t>052-291-0081</t>
   </si>
   <si>
     <t>D.C마트 호계점</t>
   </si>
   <si>
-    <t>호계동 733-3</t>
-[...1 lines deleted...]
-  <si>
     <t>282-7290</t>
   </si>
   <si>
     <t>수동슈퍼</t>
   </si>
   <si>
-    <t>북구 호계동 624-1</t>
-[...1 lines deleted...]
-  <si>
     <t>295-8177</t>
   </si>
   <si>
     <t>훼미리마트 호계중앙점</t>
   </si>
   <si>
-    <t>호계동 270-5</t>
-[...1 lines deleted...]
-  <si>
     <t>GS25 호계수성점</t>
   </si>
   <si>
-    <t>호계동 277-2</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Q마트 </t>
   </si>
   <si>
     <t>울산광역시 북구 동대중앙로 20-1</t>
   </si>
   <si>
     <t>호계건재(돌고래편의점)</t>
   </si>
   <si>
-    <t>북구 호계동 290-13</t>
-[...1 lines deleted...]
-  <si>
     <t>한양마트</t>
   </si>
   <si>
-    <t>매곡동 629-3 010-9331-9893</t>
-[...1 lines deleted...]
-  <si>
     <t>282-4918</t>
   </si>
   <si>
     <t>GS25 호계희망점</t>
   </si>
   <si>
-    <t>호계동 275-8</t>
-[...1 lines deleted...]
-  <si>
     <t>052-282-1428</t>
   </si>
   <si>
     <t>(주)코리아세븐울산매곡퍼스트점</t>
   </si>
   <si>
-    <t>매곡동 330-2 월드메르디앙상가 128동(A동) 101호</t>
-[...1 lines deleted...]
-  <si>
     <t>282-4617</t>
   </si>
   <si>
     <t>홈플러스(주)익스프레스울산매곡</t>
   </si>
   <si>
-    <t>울산 북구 매산로 65, 109호(매곡동, 월드상가)</t>
-[...1 lines deleted...]
-  <si>
     <t>052-286-8544</t>
   </si>
   <si>
     <t>썬케스팅마트</t>
   </si>
   <si>
-    <t>신천동 334-11 109,110호 필그린상가 내</t>
-[...1 lines deleted...]
-  <si>
     <t>294-8828</t>
   </si>
   <si>
-    <t>울산 북구 호계동 672-4</t>
-[...1 lines deleted...]
-  <si>
     <t>295-3120</t>
   </si>
   <si>
     <t>위드미 울산매곡월드점</t>
   </si>
   <si>
     <t>울산광역시 북구 매산로 35, 119호(매곡동)</t>
   </si>
   <si>
     <t>052-285-0300</t>
   </si>
   <si>
     <t>팝스토아매곡점</t>
   </si>
   <si>
-    <t>울산 북구 신천로 60, 104(매곡휴먼시아제상가동)</t>
-[...1 lines deleted...]
-  <si>
     <t>286-7153</t>
   </si>
   <si>
     <t>훼미리마트 매곡푸르지오점</t>
   </si>
   <si>
     <t>울산광역시 북구 신기2길 30-1(매곡동)</t>
   </si>
   <si>
     <t>291-3357</t>
   </si>
   <si>
     <t>그랜드마트</t>
   </si>
   <si>
     <t>울산광역시 북구 동대5길 48</t>
   </si>
   <si>
     <t>282-3838</t>
   </si>
   <si>
     <t>더블유마트</t>
   </si>
   <si>
     <t>울산광역시 북구 호계2길 19(호계동)</t>
   </si>
   <si>
     <t>052-281-2558</t>
   </si>
   <si>
     <t>엘지마트</t>
   </si>
   <si>
-    <t>울산광역시 북구 동대중앙로 42(호계동)</t>
-[...4 lines deleted...]
-  <si>
     <t>미니스톱울산매곡점</t>
   </si>
   <si>
-    <t>울산 북구 매곡산업로 11(매곡동,지하1층)</t>
-[...1 lines deleted...]
-  <si>
     <t>292-4935</t>
   </si>
   <si>
     <t>세븐일레븐울산매곡점</t>
   </si>
   <si>
     <t>울산광역시 북구 신기2길 30-19매곡동, 1층)</t>
   </si>
   <si>
     <t>052-281-7497</t>
   </si>
   <si>
     <t>LG IBM 이마트24 호계점</t>
   </si>
   <si>
-    <t>울산 북구 호계로 232-1</t>
-[...1 lines deleted...]
-  <si>
     <t>052-282-2130</t>
   </si>
   <si>
     <t>농소농협하나로마트 호계점</t>
   </si>
   <si>
     <t>울산광역시 북구 호계3길 4(호계동)</t>
   </si>
   <si>
     <t>052-295-8246</t>
   </si>
   <si>
     <t>씨유호계원룸점</t>
   </si>
   <si>
-    <t>울산 북구 동대8길 45, 101호(호계동)</t>
-[...1 lines deleted...]
-  <si>
     <t>052-286-2789</t>
   </si>
   <si>
     <t>GS25 울산마동점</t>
   </si>
   <si>
-    <t>울산 북구 동대5길 44-1(호계동)</t>
-[...1 lines deleted...]
-  <si>
     <t>052-298-8955</t>
   </si>
   <si>
     <t>위드미울산신천점</t>
   </si>
   <si>
-    <t>울산북구호계로312(신천동)</t>
-[...1 lines deleted...]
-  <si>
     <t>298-0645</t>
   </si>
   <si>
     <t>씨엔마트</t>
   </si>
   <si>
-    <t>울산 북구 수동3길 9(호계동)</t>
-[...1 lines deleted...]
-  <si>
     <t>호계마트</t>
   </si>
   <si>
-    <t>울산 북구 호계2길 45(호계동)</t>
-[...1 lines deleted...]
-  <si>
     <t>블루25 울산호계점</t>
   </si>
   <si>
     <t>울산광역시 북구 호계로 258(호계동)</t>
   </si>
   <si>
     <t>지에스(GS)25 호계희망점</t>
   </si>
   <si>
-    <t>동대로 5(호계동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 호계아라점</t>
   </si>
   <si>
     <t>울산광역시 북구 동대15길 44, 1층(호계동)</t>
   </si>
   <si>
     <t>씨유 호계동대점</t>
   </si>
   <si>
     <t>울산광역시 북구 동대1길 22(호계동)</t>
   </si>
   <si>
     <t>씨유 울산상방점</t>
   </si>
   <si>
     <t>울산광역시 북구 상방1길 11-2(연암동)</t>
   </si>
   <si>
     <t>지에스25 울산동대로점</t>
   </si>
   <si>
     <t>울산광역시 북구 동대로 57-1(호계동)</t>
   </si>
   <si>
     <t>씨유(CU) 호계수자인점</t>
   </si>
   <si>
     <t>울산광역시 북구 수동5길 3(호계동)</t>
   </si>
   <si>
-    <t>노브랜드 울산 신천점(이마트)</t>
-[...4 lines deleted...]
-  <si>
     <t>씨유 매곡에일린의뜰점</t>
   </si>
   <si>
-    <t>호계매곡1로 31, 상가동 지하1층 B01호(에일린의뜰)</t>
-[...1 lines deleted...]
-  <si>
     <t>052-297-9975</t>
   </si>
   <si>
     <t>울산광역시 북구 호계2길 45, 1층(호계동)</t>
   </si>
   <si>
     <t>세븐일레븐 울산호계플러스점</t>
   </si>
   <si>
-    <t>호계로 332-1, B103호, B104호(현대하이플러스)</t>
-[...13 lines deleted...]
-  <si>
     <t>세븐일레븐 울산신천신동점</t>
   </si>
   <si>
-    <t>갈밭길 10-5, 1층(신천동)</t>
-[...1 lines deleted...]
-  <si>
     <t>세븐일레븐 울산신천효성점</t>
   </si>
   <si>
-    <t>신천로 26, 제101호, 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>울산문예센타</t>
   </si>
   <si>
     <t>울산광역시 북구 제내5길12(신천동)</t>
   </si>
   <si>
     <t>씨유 울산신천점</t>
   </si>
   <si>
-    <t>호계로327-8, 상가동101,105호(신천동)</t>
-[...1 lines deleted...]
-  <si>
     <t>애뜰마트</t>
   </si>
   <si>
-    <t>호계매곡1로55, 57 1층(호계동</t>
-[...1 lines deleted...]
-  <si>
     <t>구암유통(주)</t>
   </si>
   <si>
-    <t>울산 북구 신천동236-1</t>
-[...1 lines deleted...]
-  <si>
     <t>동부철물상사</t>
   </si>
   <si>
     <t>울산광역시 북구 동대로25(호계동)</t>
   </si>
   <si>
     <t>자연마트</t>
   </si>
   <si>
-    <t>울산 북구 호수중앙로53(호계동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유울산송정금강1차점</t>
   </si>
   <si>
-    <t>울산 북구 화산로75, 그린테라스1차 상가동104,105호</t>
-[...1 lines deleted...]
-  <si>
     <t>한국마대</t>
   </si>
   <si>
-    <t>울산 북구 진장로75(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>일광종합상사</t>
   </si>
   <si>
-    <t>울산 북구 호계동936-59</t>
-[...7 lines deleted...]
-  <si>
     <t>지에스(GS25) 호계주공점</t>
   </si>
   <si>
-    <t>울산 북구 동대중앙로47</t>
-[...1 lines deleted...]
-  <si>
     <t>달감마트</t>
   </si>
   <si>
-    <t>신천동 신천지구 도시개발사업지구 내 14블럭 9롯트</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산신천무지개점</t>
   </si>
   <si>
     <t>울산광역시 북구 제내5길 28, 상가동 1층 107호</t>
   </si>
   <si>
     <t>청명공구전기</t>
   </si>
   <si>
     <t>울산광역시 북구 중산서로 28, 1층 101호(중산동)</t>
   </si>
   <si>
     <t>이마트24 R호계수자인점</t>
   </si>
   <si>
     <t>울산광역시 북구 호계1길 23-6, 104호 105호, 106호</t>
   </si>
   <si>
     <t>한살림매곡매장</t>
   </si>
   <si>
-    <t>매곡산업로 175 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>052-716-5001</t>
   </si>
   <si>
     <t>빅세일푸드식자재마트</t>
   </si>
   <si>
     <t>울산광역시 북구 당수골1길 3 지상1층(매곡동)</t>
   </si>
   <si>
     <t>세븐일레븐 울산매곡메르디앙점</t>
   </si>
   <si>
-    <t>매곡동 865 월드메르디앙 월드시티 22동 103호 104호</t>
-[...1 lines deleted...]
-  <si>
     <t>일광</t>
   </si>
   <si>
     <t>울산광역시 북구 호계로 239-7</t>
   </si>
   <si>
     <t>호계장터</t>
   </si>
   <si>
     <t>울산광역시 북구 호계로 250(호계동)</t>
   </si>
   <si>
     <t>세븐일레븐 울산호계스마일점</t>
   </si>
   <si>
     <t>052-296-1233</t>
   </si>
   <si>
     <t>CU뉴호계동대점</t>
   </si>
   <si>
     <t>울산광역시 북구 동대중앙로7</t>
   </si>
   <si>
     <t>GS25 매곡공단점</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡산업3길 12-6, 1층</t>
   </si>
   <si>
     <t>지에스(GS)25 울산호계로점</t>
   </si>
   <si>
-    <t>울산광역시 북구 동대16길 11, 1층</t>
-[...4 lines deleted...]
-  <si>
     <t>울산광역시 북구 동대중앙로22 1층 101-1호(호계동)</t>
   </si>
   <si>
     <t>굿프렌즈 보호작업장</t>
   </si>
   <si>
-    <t>북구 호계로 286, 4층</t>
-[...1 lines deleted...]
-  <si>
     <t>지에스(GS)25 호계유성점</t>
   </si>
   <si>
     <t>울산광역시 북구 제내5길 18, 1층</t>
   </si>
   <si>
-    <t>한솔마트</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 매곡본길 3</t>
   </si>
   <si>
-    <t>(주)코리아세븐 울산명촌중앙점</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 명촌4길21, 한영타워 78블럭 7롯트</t>
   </si>
   <si>
-    <t>이마트24 호계동대로보리점</t>
-[...4 lines deleted...]
-  <si>
     <t>(주)자연애퀵앤쿡매곡점</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡1로 14 (매곡동)</t>
   </si>
   <si>
     <t>052-282-1180</t>
   </si>
   <si>
     <t>이마트24 SMART 명촌이정점</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌11길 25, 1층 104호(명촌동)</t>
   </si>
   <si>
     <t>씨유달천농공단지점</t>
   </si>
   <si>
     <t>울산광역시 북구 농서로 342, A동(달천동)</t>
   </si>
   <si>
     <t>이마트24 R오토밸리효성점</t>
   </si>
   <si>
     <t>울산광역시 북구 신천로 105, 1층 6, 7호(매곡동)</t>
   </si>
   <si>
     <t>J유통</t>
   </si>
   <si>
-    <t>매곡동 542-10</t>
-[...1 lines deleted...]
-  <si>
     <t>285-7365</t>
   </si>
   <si>
     <t>농소농협매곡지소</t>
   </si>
   <si>
-    <t>매곡동 542-27</t>
-[...1 lines deleted...]
-  <si>
     <t>295-1621</t>
   </si>
   <si>
     <t>한라슈퍼</t>
   </si>
   <si>
-    <t>신천동 394-1</t>
-[...1 lines deleted...]
-  <si>
     <t>282-1451</t>
   </si>
   <si>
     <t>신동슈퍼</t>
   </si>
   <si>
-    <t>신천동 430-1 신동아파트 상가</t>
-[...1 lines deleted...]
-  <si>
     <t>295-5980</t>
   </si>
   <si>
     <t>지에스25호계청구점</t>
   </si>
   <si>
-    <t>신천동 486-1 호계청구그린상가 102-101</t>
-[...1 lines deleted...]
-  <si>
     <t>295-1777</t>
   </si>
   <si>
     <t>강원슈퍼</t>
   </si>
   <si>
-    <t>중산동 1031</t>
-[...1 lines deleted...]
-  <si>
     <t>295-7569</t>
   </si>
   <si>
     <t>그린마트</t>
   </si>
   <si>
-    <t>울산 북구 약수9길 18, 상가동 1층 103호(중산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>245-1155</t>
   </si>
   <si>
-    <t>중산동 1029-1</t>
-[...1 lines deleted...]
-  <si>
     <t>295-9707</t>
   </si>
   <si>
     <t>제일마트</t>
   </si>
   <si>
-    <t>중산동 1166-18 이화제일상가지하 101호</t>
-[...1 lines deleted...]
-  <si>
     <t>298-2981</t>
   </si>
   <si>
     <t>굿모닝마트</t>
   </si>
   <si>
-    <t>이화5길 14-6(중산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>282-2288</t>
   </si>
   <si>
     <t>농협이화연쇄점</t>
   </si>
   <si>
-    <t>중산동 632-9</t>
-[...1 lines deleted...]
-  <si>
     <t>298-9748</t>
   </si>
   <si>
     <t>삼우슈퍼</t>
   </si>
   <si>
-    <t>중산동 730 삼우타운상가1층 103호</t>
-[...1 lines deleted...]
-  <si>
     <t>295-4589</t>
   </si>
   <si>
     <t>백산슈퍼</t>
   </si>
   <si>
-    <t>중산동 736 백산그린타워제상가동 101-103호</t>
-[...1 lines deleted...]
-  <si>
     <t>282-0734</t>
   </si>
   <si>
     <t>약수슈퍼</t>
   </si>
   <si>
-    <t>중산동 90-8</t>
-[...1 lines deleted...]
-  <si>
     <t>285-0423</t>
   </si>
   <si>
     <t>이화그린스토아</t>
   </si>
   <si>
-    <t>중산동 546-1 2층 6</t>
-[...1 lines deleted...]
-  <si>
     <t>298-3963</t>
   </si>
   <si>
     <t>대경철물설비</t>
   </si>
   <si>
-    <t>중산동 1002</t>
-[...1 lines deleted...]
-  <si>
     <t>282-2929</t>
   </si>
   <si>
     <t>세이세이마트</t>
   </si>
   <si>
-    <t>북구 중산동 621</t>
-[...1 lines deleted...]
-  <si>
     <t>282-2233</t>
   </si>
   <si>
     <t>e-편한마트</t>
   </si>
   <si>
     <t>282-4545</t>
   </si>
   <si>
-    <t>북구 매곡동 711-1</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 매곡현대파크점</t>
   </si>
   <si>
-    <t>울산시 북구 신기3길 19-6(매곡동, 현대파크 상가)</t>
-[...1 lines deleted...]
-  <si>
     <t>298-3391</t>
   </si>
   <si>
     <t>GS25신천극동점</t>
   </si>
   <si>
-    <t>극동스타클래스 상가A동 109호</t>
-[...1 lines deleted...]
-  <si>
     <t>탑후레쉬 마트</t>
   </si>
   <si>
-    <t>중산동 808-9번지</t>
-[...1 lines deleted...]
-  <si>
     <t>CU울산매곡점</t>
   </si>
   <si>
-    <t>북구 매곡동 476 H프라자 104호</t>
-[...1 lines deleted...]
-  <si>
     <t>294-4912</t>
   </si>
   <si>
     <t>이마트24 울산신천효성점</t>
   </si>
   <si>
-    <t>신천동 130-11(신천로 24)</t>
-[...1 lines deleted...]
-  <si>
     <t>295-8201</t>
   </si>
   <si>
     <t>365일 란 할인마트</t>
   </si>
   <si>
-    <t>매곡동 854 푸르지오2단지 상가</t>
-[...1 lines deleted...]
-  <si>
     <t>285-0009</t>
   </si>
   <si>
     <t>농소농협하나로마트</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡로 7(신천동)</t>
   </si>
   <si>
     <t>원플러스(매곡점)</t>
   </si>
   <si>
-    <t>북구 매곡동 517 울산매곡주공아파트단지내상가 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>미니스톱 울산신천점</t>
   </si>
   <si>
-    <t>북구 신천동 787 울산신천엠코타운 123동 101/102호</t>
-[...1 lines deleted...]
-  <si>
     <t>엠코홈마트</t>
   </si>
   <si>
     <t>울산광역시 북구 중산동 943</t>
   </si>
   <si>
     <t>293-8254</t>
   </si>
   <si>
     <t>세븐일레븐울산매곡휴먼시아점</t>
   </si>
   <si>
-    <t>울산 북구 신천로60 상가 104호(매곡동,매곡휴먼시아)</t>
-[...1 lines deleted...]
-  <si>
     <t>탑플러스 마트</t>
   </si>
   <si>
     <t>울산광역시 북구 이화1길 13(중산동)</t>
   </si>
   <si>
     <t>씨유울산이화점</t>
   </si>
   <si>
-    <t>울산 북구 산업로 1664-1(중산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>공단식당 매점</t>
   </si>
   <si>
-    <t>울산 북구 중산산업3길 12, 1층(중산동)</t>
-[...4 lines deleted...]
-  <si>
     <t>효성할인마트</t>
   </si>
   <si>
-    <t>울산 북구 신천로 105, 1층 5호,6호,7호(중산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>291-2291</t>
   </si>
   <si>
     <t>GS25신천엠코점</t>
   </si>
   <si>
-    <t>신천공원로 15, 123동 101,102호(신천동,신천엠코타운</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산중산점</t>
   </si>
   <si>
     <t>울산광역시 북구 중산서로 18(중산동) 101호, 102호</t>
   </si>
   <si>
     <t>씨유 울산매곡푸르지오점</t>
   </si>
   <si>
-    <t>울산광역시 북구 매곡1로 15-1, 105호(매곡동)</t>
-[...1 lines deleted...]
-  <si>
     <t>세븐일레븐 울산중산현대점</t>
   </si>
   <si>
-    <t>북구 이화5길 20, 중산현대아파트 상가103,104호</t>
-[...1 lines deleted...]
-  <si>
     <t>세븐일레븐 울산호계수자인점</t>
   </si>
   <si>
-    <t>호수중앙로 46, 111동 101호(호계동,한양수자인아파트</t>
-[...1 lines deleted...]
-  <si>
     <t>파워마트</t>
   </si>
   <si>
     <t>울산광역시 북구 중산5길 19-5(중산동)</t>
   </si>
   <si>
     <t>281-4898</t>
   </si>
   <si>
     <t>드림마트</t>
   </si>
   <si>
     <t>울산광역시 북구 중산동 1282-4</t>
   </si>
   <si>
     <t>292-8320</t>
   </si>
   <si>
     <t>예나슈퍼분식</t>
   </si>
   <si>
     <t>울산광역시 북구 화정1길 12-2 1층 백산그린타워 상가</t>
   </si>
   <si>
-    <t>지에스25 매곡에뜰2차점</t>
-[...4 lines deleted...]
-  <si>
     <t>윤컴퍼니이마트에브리데이중산점</t>
   </si>
   <si>
-    <t>이화5길 23, 상가1층(중산동, 현대글로리아)</t>
-[...1 lines deleted...]
-  <si>
     <t>세븐일레븐 울산중산이화점</t>
   </si>
   <si>
-    <t>화정4길 12, 1층(중산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>울산공구마트&amp;판유리</t>
   </si>
   <si>
-    <t>매곡로 157(매곡동)</t>
-[...1 lines deleted...]
-  <si>
     <t>(주)아워홈자동차혁신센터울산점</t>
   </si>
   <si>
-    <t>매곡산업로 35(매곡동, 자동차부품혁신센터)</t>
-[...7 lines deleted...]
-  <si>
     <t>052)707-0700</t>
   </si>
   <si>
     <t>이마트24 울산중산일동점</t>
   </si>
   <si>
-    <t>울산 북구 중산로47-1 상가동 105호</t>
-[...1 lines deleted...]
-  <si>
     <t>울산축산농협축산물판매장매곡점</t>
   </si>
   <si>
-    <t>울산 북구 괴정1길122-1</t>
-[...7 lines deleted...]
-  <si>
     <t>마트로(매곡점)</t>
   </si>
   <si>
-    <t>울산 북구 매곡로79</t>
-[...7 lines deleted...]
-  <si>
     <t>대양충전소</t>
   </si>
   <si>
-    <t>울산 북구 산업로1454(신천동)</t>
-[...1 lines deleted...]
-  <si>
     <t>GS매곡히어로점</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡본길 16(매곡동)</t>
   </si>
   <si>
     <t>052-271-0031</t>
   </si>
   <si>
     <t>이마트24 매곡푸르지오점</t>
   </si>
   <si>
     <t>울산광역시 북구 신천로 92, 상가동 102호</t>
   </si>
   <si>
     <t>울산광역시 북구 화정4길 12, 1층(중산동)</t>
   </si>
   <si>
     <t>초록마을 울산중산점</t>
   </si>
   <si>
     <t>울산광역시 북구 중산동로 27 1층 102호</t>
   </si>
   <si>
     <t>GS25 매곡해링턴점</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡2로 47 1층</t>
   </si>
   <si>
     <t>GS25 매곡디아채</t>
   </si>
   <si>
     <t>울산광역시 북구 중산동로 37</t>
   </si>
   <si>
-    <t>더베스트 푸드식자재마트</t>
-[...4 lines deleted...]
-  <si>
     <t>세븐일레븐 울산줌파크점</t>
   </si>
   <si>
     <t>울산광역시 북구 중산서로 4 1층</t>
   </si>
   <si>
     <t>지에스25 매곡푸르지오점</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡1로 27 상가동 102호</t>
   </si>
   <si>
     <t>GS25 매곡에뜰1차점</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡1로 31 상가동 B16호</t>
   </si>
   <si>
     <t>세븐일레븐 울산 매곡에일린점</t>
   </si>
   <si>
     <t>울산광역시 북구 신천로 103, 1층 103호</t>
   </si>
   <si>
     <t>세븐일레븐 울산매곡월드점</t>
   </si>
   <si>
     <t>울산광역시 북구 매산로 92</t>
   </si>
   <si>
     <t>지에스25 울산중산서로점</t>
   </si>
   <si>
     <t>울산광역시 북구 중산서로 30 1층</t>
   </si>
   <si>
-    <t>세븐일레븐 울산매곡주공점</t>
-[...4 lines deleted...]
-  <si>
     <t>지에스(GS) 뉴매곡디아채점</t>
   </si>
   <si>
     <t>울산광역시 북구 중산동로37, 401동 103호</t>
   </si>
   <si>
-    <t>지에스(GS)25 울산농소점</t>
-[...4 lines deleted...]
-  <si>
     <t>디아채마트</t>
   </si>
   <si>
     <t>울산광역시 북구 중산동로 37, 401동 101호(중산동)</t>
   </si>
   <si>
     <t>효성할인마트 중산점</t>
   </si>
   <si>
     <t>울산광역시 북구 중산동로 17 (중산동)</t>
   </si>
   <si>
     <t>씨유약수화물차휴게소점</t>
   </si>
   <si>
     <t>울산광역시 북구 산업로 1515, 휴게동 1층(신천동)</t>
   </si>
   <si>
     <t>이마트24 호계복음점</t>
   </si>
   <si>
     <t>울산광역시 북구 제내1길 6, 1층 (신천동)</t>
   </si>
   <si>
     <t>울산광역시 북구 화정1길 28, 상가동 103호(중산동)</t>
   </si>
   <si>
     <t>공단슈퍼</t>
   </si>
   <si>
-    <t>달천동 209 공동이용시설 내 102</t>
-[...1 lines deleted...]
-  <si>
     <t>282-2238</t>
   </si>
   <si>
     <t>통화스토아</t>
   </si>
   <si>
-    <t>상안동 26-2 쌍용아진아파트 2차단지내 지하상가</t>
-[...1 lines deleted...]
-  <si>
     <t>295-9962</t>
   </si>
   <si>
     <t>성혜슈퍼</t>
   </si>
   <si>
-    <t>시례동 292-3</t>
-[...1 lines deleted...]
-  <si>
     <t>293-2236</t>
   </si>
   <si>
     <t>일지슈퍼</t>
   </si>
   <si>
-    <t>천곡동 1020-21</t>
-[...1 lines deleted...]
-  <si>
     <t>295-7856</t>
   </si>
   <si>
     <t>열린장터</t>
   </si>
   <si>
     <t>울산광역시 북구 천곡길 157</t>
   </si>
   <si>
     <t>295-3883</t>
   </si>
   <si>
     <t>농소농협아진지소</t>
   </si>
   <si>
-    <t>천곡동 410-6 상가 1층</t>
-[...1 lines deleted...]
-  <si>
     <t>286-8065</t>
   </si>
   <si>
     <t>아진홈마트</t>
   </si>
   <si>
-    <t>천곡동 418-8 쌍용아진3차 상가 101호</t>
-[...1 lines deleted...]
-  <si>
     <t>298-1108</t>
   </si>
   <si>
     <t>대동스토아</t>
   </si>
   <si>
-    <t>천곡동 940-6 대동상가 A동 103호</t>
-[...1 lines deleted...]
-  <si>
     <t>282-4949</t>
   </si>
   <si>
     <t>오가네식품</t>
   </si>
   <si>
-    <t>천곡동 410-23</t>
-[...1 lines deleted...]
-  <si>
     <t>286-0034</t>
   </si>
   <si>
     <t>농민후계자유통</t>
   </si>
   <si>
-    <t>천곡동 410-16번지</t>
-[...1 lines deleted...]
-  <si>
     <t>286-8810</t>
   </si>
   <si>
     <t>한진슈퍼</t>
   </si>
   <si>
-    <t>천곡동 917-1 한진훼미리아파트 상가동 1층</t>
-[...1 lines deleted...]
-  <si>
     <t>282-0280</t>
   </si>
   <si>
     <t>CM마트</t>
   </si>
   <si>
-    <t>천곡동 410-6 아진프라자 108-1</t>
-[...1 lines deleted...]
-  <si>
     <t>프라임24시편의점</t>
   </si>
   <si>
-    <t>상안동 367-7</t>
-[...1 lines deleted...]
-  <si>
     <t>286-0610</t>
   </si>
   <si>
     <t>그린카운티 할인매장</t>
   </si>
   <si>
-    <t>달천동 107-6 그린카운티상가1층 109</t>
-[...1 lines deleted...]
-  <si>
     <t>282-0337</t>
   </si>
   <si>
     <t>아남스토아</t>
   </si>
   <si>
     <t>울산광역시 북구 천곡동 940-1</t>
   </si>
   <si>
     <t>949-1153</t>
   </si>
   <si>
     <t>올웨이즈 24 상안점</t>
   </si>
   <si>
-    <t>북구 상안동 357-2 지팝프라자 1층 10</t>
-[...1 lines deleted...]
-  <si>
     <t>274-5081</t>
   </si>
   <si>
     <t>신세기마트</t>
   </si>
   <si>
-    <t>울산 북구 달천동 산176 아이파크 1차 100동</t>
-[...1 lines deleted...]
-  <si>
     <t>현대아이마트</t>
   </si>
   <si>
-    <t>달천로103-19, B동 105호(달천동)</t>
-[...1 lines deleted...]
-  <si>
     <t>GS25쌍용아진점</t>
   </si>
   <si>
-    <t>천곡동 410-22 그린상가 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>291-0304</t>
   </si>
   <si>
     <t>달천슈퍼</t>
   </si>
   <si>
-    <t>달천동 892-106</t>
-[...1 lines deleted...]
-  <si>
     <t>295-5295</t>
   </si>
   <si>
     <t>세븐마트</t>
   </si>
   <si>
-    <t>상안동 1222-1</t>
-[...1 lines deleted...]
-  <si>
     <t>295-5744</t>
   </si>
   <si>
     <t>우리마트 천곡점</t>
   </si>
   <si>
-    <t>천곡동 502-1</t>
-[...1 lines deleted...]
-  <si>
     <t>286-1671</t>
   </si>
   <si>
     <t>상안구판장</t>
   </si>
   <si>
-    <t>상안동 694-3</t>
-[...1 lines deleted...]
-  <si>
     <t>294-5882</t>
   </si>
   <si>
     <t>씨유 울산천곡점</t>
   </si>
   <si>
-    <t>천곡동 555-2</t>
-[...1 lines deleted...]
-  <si>
     <t>281-1604</t>
   </si>
   <si>
     <t>GS25울산상안점</t>
   </si>
   <si>
     <t>울산광역시 북구 상안동 357-2 지팝프라자 1층 10호</t>
   </si>
   <si>
     <t>281-5931</t>
   </si>
   <si>
-    <t>블루밍 할인마트</t>
-[...4 lines deleted...]
-  <si>
     <t>297-1505</t>
   </si>
   <si>
     <t>행복플러스할인마트</t>
   </si>
   <si>
-    <t>상안동 367-7 맑은샘빌딩 101호</t>
-[...7 lines deleted...]
-  <si>
     <t>052)287-6249</t>
   </si>
   <si>
-    <t>행복플러스마트</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 아진로 78, 101(상안동, 맑은샘빌딩)</t>
   </si>
   <si>
     <t>297-0370</t>
   </si>
   <si>
     <t>기린마트</t>
   </si>
   <si>
-    <t>울산 북구 약수3길 117-7 401-101 중산디아채상가</t>
-[...1 lines deleted...]
-  <si>
     <t>285-1600</t>
   </si>
   <si>
     <t>농소농협하나로마트 아진점</t>
   </si>
   <si>
     <t>울산광역시 북구 아진로 94(천곡동 ,139호)</t>
   </si>
   <si>
     <t>287-8245</t>
   </si>
   <si>
     <t>홈플러스(주) 울산북구점</t>
   </si>
   <si>
     <t>울산광역시 북구 신답로 26(상안동)</t>
   </si>
   <si>
     <t>052-293-2080</t>
   </si>
   <si>
     <t>씨유 울산천곡오션점</t>
   </si>
   <si>
-    <t>울산 북구 달천로 30(천곡동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 상안아진점</t>
   </si>
   <si>
-    <t>아진로77, 상가216동 107호(상안동, 쌍용아진2차상가)</t>
-[...1 lines deleted...]
-  <si>
     <t>GS25천곡우방점</t>
   </si>
   <si>
     <t>울산광역시 북구 천곡길191, 제상가동 제1층 제101호</t>
   </si>
   <si>
     <t>초록마을 아진점</t>
   </si>
   <si>
-    <t>울산 북구 아진로80, 1층(상안동)</t>
-[...1 lines deleted...]
-  <si>
     <t>우진 축산물 직판장</t>
   </si>
   <si>
-    <t>울산 북구 고래로2-1(천곡동)</t>
-[...1 lines deleted...]
-  <si>
     <t>223-4118</t>
   </si>
   <si>
-    <t>세븐일레븐 울산아진사랑점</t>
-[...4 lines deleted...]
-  <si>
     <t>(주)자연애푸드마켓</t>
   </si>
   <si>
-    <t>울산 북구 천곡남로13, 1층(천곡동)</t>
-[...1 lines deleted...]
-  <si>
     <t>체크마트</t>
   </si>
   <si>
-    <t>울산북구 아진로 38,지하1호(상안동,쌍용아진1차상가)</t>
-[...1 lines deleted...]
-  <si>
     <t>이마트24울산상안점</t>
   </si>
   <si>
     <t>울산광역시 북구 아진로 94 115호</t>
   </si>
   <si>
-    <t>GS25 울산아진로</t>
-[...4 lines deleted...]
-  <si>
     <t>GS25 울산상안점</t>
   </si>
   <si>
-    <t>울산 북구 신답로 40, 110호(상안동, 지팝프라자)</t>
-[...1 lines deleted...]
-  <si>
     <t>지에스더프레시 울산천곡점</t>
   </si>
   <si>
-    <t>울산 북구 천곡남로 34, 414동 1층 105~113호</t>
-[...1 lines deleted...]
-  <si>
     <t>CU 달천아이파크점</t>
   </si>
   <si>
     <t>울산광역시 북구 달천로 50 상가동 지하1층 B101,102</t>
   </si>
   <si>
-    <t>CU 천곡코아루</t>
-[...4 lines deleted...]
-  <si>
     <t>현대마트</t>
   </si>
   <si>
     <t>울산광역시 북구 고래로2 상가동 B101</t>
   </si>
   <si>
     <t>농소3동 주민자치 사회적협동합</t>
   </si>
   <si>
     <t>울산광역시 북구 달천만석골길 145</t>
   </si>
   <si>
     <t>GS25 천곡대동점</t>
   </si>
   <si>
     <t>울산광역시 북구 천곡길169, 106동 103호</t>
   </si>
   <si>
     <t>(주)동호유통 상안점</t>
   </si>
   <si>
     <t>울산광역시 북구 신답로 21 (상안동)</t>
   </si>
   <si>
     <t>금룡그린마트</t>
   </si>
   <si>
-    <t>신명동 152-33</t>
-[...1 lines deleted...]
-  <si>
     <t>298-5114</t>
   </si>
   <si>
     <t>산하상회</t>
   </si>
   <si>
-    <t>산하동 521</t>
-[...1 lines deleted...]
-  <si>
     <t>298-3399</t>
   </si>
   <si>
     <t>강동농협협동조합</t>
   </si>
   <si>
-    <t>정자동 169-1</t>
-[...1 lines deleted...]
-  <si>
     <t>298-3268</t>
   </si>
   <si>
     <t>정자아진슈퍼</t>
   </si>
   <si>
-    <t>정자동 3</t>
-[...1 lines deleted...]
-  <si>
     <t>298-7846</t>
   </si>
   <si>
     <t>북정자슈퍼</t>
   </si>
   <si>
-    <t>정자동 643-1</t>
-[...1 lines deleted...]
-  <si>
     <t>295-8084</t>
   </si>
   <si>
     <t>정자쌀상회</t>
   </si>
   <si>
-    <t>정자동 79</t>
-[...1 lines deleted...]
-  <si>
     <t>295-8107</t>
   </si>
   <si>
     <t>용진상회</t>
   </si>
   <si>
-    <t>당사동 501</t>
-[...1 lines deleted...]
-  <si>
     <t>293-4636</t>
   </si>
   <si>
     <t>365일마트</t>
   </si>
   <si>
-    <t>정자동 31-1</t>
-[...1 lines deleted...]
-  <si>
     <t>298-8008</t>
   </si>
   <si>
     <t>무룡상회</t>
   </si>
   <si>
-    <t>무룡동 935-18</t>
-[...1 lines deleted...]
-  <si>
     <t>295-5647</t>
   </si>
   <si>
     <t>벽산아진관리사무소</t>
   </si>
   <si>
-    <t>북구 정자동 벽산아진아파트 A동 211호</t>
-[...1 lines deleted...]
-  <si>
     <t>298-7521</t>
   </si>
   <si>
     <t>오렌지마트</t>
   </si>
   <si>
-    <t>울산 북구 정자1길 35(정자동)</t>
-[...1 lines deleted...]
-  <si>
     <t>GS25 정자사거리점</t>
   </si>
   <si>
     <t>울산광역시 북구 무룡로 1123(정자동)</t>
   </si>
   <si>
     <t>정자그린마트</t>
   </si>
   <si>
-    <t>정자동 426-3</t>
-[...1 lines deleted...]
-  <si>
     <t>295-4629</t>
   </si>
   <si>
     <t>세븐일레븐 울산정자해변점</t>
   </si>
   <si>
-    <t>울산 북구 동해안로1568(산하동)</t>
-[...1 lines deleted...]
-  <si>
     <t>바다슈퍼</t>
   </si>
   <si>
-    <t>신명동 309-4번지</t>
-[...1 lines deleted...]
-  <si>
     <t>298-3449</t>
   </si>
   <si>
     <t>바다마트</t>
   </si>
   <si>
-    <t>정자동 645번지</t>
-[...1 lines deleted...]
-  <si>
     <t>281-0803</t>
   </si>
   <si>
     <t>송정슈퍼</t>
   </si>
   <si>
     <t>울산광역시 북구 어물동 214-7번지</t>
   </si>
   <si>
     <t>298-0381</t>
   </si>
   <si>
     <t>굿모닝 할인마트</t>
   </si>
   <si>
     <t>울산광역시 북구 정자동 100-2</t>
   </si>
   <si>
     <t>052-298-0066</t>
   </si>
   <si>
     <t>아이마트</t>
   </si>
   <si>
     <t>울산광역시 북구 산하동 315-5</t>
@@ -1964,146 +1370,89 @@
   <si>
     <t>울산광역시 북구 동해안로 1516, 2층(정자동)</t>
   </si>
   <si>
     <t>공원슈퍼</t>
   </si>
   <si>
     <t>울산광역시 북구 용바위 1길 54(당사동)</t>
   </si>
   <si>
     <t>052-298-5222</t>
   </si>
   <si>
     <t>씨유 울산강동푸르지오점</t>
   </si>
   <si>
     <t>울산광역시 북구 산하동 520-3</t>
   </si>
   <si>
     <t>세븐일레븐 울산강동푸르지오점</t>
   </si>
   <si>
     <t>당사마트</t>
   </si>
   <si>
-    <t xml:space="preserve">울산 북구 용바위1길26, 1층(당사동) </t>
-[...1 lines deleted...]
-  <si>
     <t>한마음마트</t>
   </si>
   <si>
-    <t>울산 북구 정자1길 55, 1층(정자동)</t>
-[...4 lines deleted...]
-  <si>
     <t>윈한솔마트</t>
   </si>
   <si>
-    <t>화암1길 52, 지하층(산하동)</t>
-[...7 lines deleted...]
-  <si>
     <t>천국할인마트</t>
   </si>
   <si>
-    <t>북구 산하동 블루마시티 효성해링턴상가 A동 124호</t>
-[...1 lines deleted...]
-  <si>
     <t>세븐일레븐 울산산하서희점</t>
   </si>
   <si>
-    <t>산하중앙3로 142, 102호(산하동, 서희스타힐스 상가)</t>
-[...1 lines deleted...]
-  <si>
     <t>초록마을 강동산하점</t>
   </si>
   <si>
-    <t>강동산하5로 25, 제상가동 123호(산하동, 블루마시티</t>
-[...1 lines deleted...]
-  <si>
     <t>지에스25 강동스마일비치점</t>
   </si>
   <si>
-    <t>울산 북구 동해안로1583, 1층(산하동)</t>
-[...1 lines deleted...]
-  <si>
     <t>한마음푸드마트</t>
   </si>
   <si>
-    <t>울산 북구 화암13길 1, 1층(산하동)</t>
-[...1 lines deleted...]
-  <si>
     <t>참들미</t>
   </si>
   <si>
-    <t>울산 북구 무룡로1017</t>
-[...7 lines deleted...]
-  <si>
     <t>울산강동kcc점 이마트24</t>
   </si>
   <si>
-    <t>울산 북구 산하중앙1로6, 112동 103호(산하동)</t>
-[...1 lines deleted...]
-  <si>
     <t>이마트24 울산머큐어호텔점</t>
   </si>
   <si>
-    <t>울산 북구 강동산하2로7, 201동111호(산하동)</t>
-[...1 lines deleted...]
-  <si>
     <t>행운마트</t>
   </si>
   <si>
-    <t>울산 북구 산하중앙2로277, b102호(산하동,퀸스타운)</t>
-[...1 lines deleted...]
-  <si>
     <t>좋은날(아이지에이마트강동산하)</t>
   </si>
   <si>
-    <t>울산 북구 강동산하4로 21, 상가102호(산하동)</t>
-[...1 lines deleted...]
-  <si>
     <t>뉴강동할인마트</t>
   </si>
   <si>
-    <t>울산 북구 산하중앙2로 171, 1층(산하동)</t>
-[...1 lines deleted...]
-  <si>
     <t>강동오토캠핑장</t>
   </si>
   <si>
     <t>울산광역시 북구 당사동 87</t>
   </si>
   <si>
     <t>052-241-7743</t>
   </si>
   <si>
     <t>블루디씨마트</t>
   </si>
   <si>
     <t>울산광역시 북구 화암1길 32 지하1층, 1층(산하동)</t>
   </si>
   <si>
     <t>주식회사 케이피 강동지점</t>
   </si>
   <si>
     <t>울산광역시 북구 산하중앙3로 2, 102호</t>
   </si>
   <si>
     <t>이마트24 강동블루마시티점</t>
   </si>
   <si>
     <t>울산광역시 북구 강동산하5로 66,상가 110동101,102호</t>
@@ -2150,1028 +1499,710 @@
   <si>
     <t>현대식자재</t>
   </si>
   <si>
     <t>울산광역시 북구 산하1로 39</t>
   </si>
   <si>
     <t>씨유 울산강동힐스테이트점</t>
   </si>
   <si>
     <t>울산광역시 북구 강동산하5로 52 상가동 101호, 102호</t>
   </si>
   <si>
     <t>세븐일레븐 울산강동산하점</t>
   </si>
   <si>
     <t>울산광역시 북구 화암13길 1</t>
   </si>
   <si>
     <t>울산광역시 북구 강동산하5로 25, 상가동 1층 123호</t>
   </si>
   <si>
     <t>미니슈퍼</t>
   </si>
   <si>
-    <t>진장동 784-2</t>
-[...1 lines deleted...]
-  <si>
     <t>287-0818</t>
   </si>
   <si>
     <t>5통장댁</t>
   </si>
   <si>
-    <t>효문동 409</t>
-[...1 lines deleted...]
-  <si>
     <t>287-5014</t>
   </si>
   <si>
     <t>효문쌀집</t>
   </si>
   <si>
-    <t>효문동 60-1</t>
-[...1 lines deleted...]
-  <si>
     <t>287-6709</t>
   </si>
   <si>
     <t>효문상회</t>
   </si>
   <si>
-    <t>효문동 766</t>
-[...1 lines deleted...]
-  <si>
     <t>287-6646</t>
   </si>
   <si>
     <t>춘산환경(주)</t>
   </si>
   <si>
-    <t>효문동 816-8</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8686</t>
   </si>
   <si>
     <t>연암스토아</t>
   </si>
   <si>
-    <t>연암동 1276-31</t>
-[...1 lines deleted...]
-  <si>
     <t>287-4237</t>
   </si>
   <si>
     <t>태화슈퍼</t>
   </si>
   <si>
-    <t>연암동 291-1</t>
-[...1 lines deleted...]
-  <si>
     <t>289-4408</t>
   </si>
   <si>
     <t>연암그린슈퍼</t>
   </si>
   <si>
-    <t>연암동 375-1</t>
-[...1 lines deleted...]
-  <si>
     <t>288-7558</t>
   </si>
   <si>
     <t>연암천일슈퍼</t>
   </si>
   <si>
-    <t>연암동 294-2</t>
-[...1 lines deleted...]
-  <si>
     <t>287-6532</t>
   </si>
   <si>
     <t>명성할인마트</t>
   </si>
   <si>
-    <t>연암동 302-4</t>
-[...1 lines deleted...]
-  <si>
     <t>289-0256</t>
   </si>
   <si>
     <t>한솔문구사</t>
   </si>
   <si>
-    <t>연암동 353-3</t>
-[...1 lines deleted...]
-  <si>
     <t>288-5978</t>
   </si>
   <si>
     <t>스마일할인마트</t>
   </si>
   <si>
-    <t>연암동 363-6</t>
-[...1 lines deleted...]
-  <si>
     <t>289-9100</t>
   </si>
   <si>
-    <t>연암동 370 진로아파트 상가</t>
-[...1 lines deleted...]
-  <si>
     <t>287-9342</t>
   </si>
   <si>
     <t>농심가할인마트</t>
   </si>
   <si>
-    <t>연암동 373-10</t>
-[...1 lines deleted...]
-  <si>
     <t>288-2782</t>
   </si>
   <si>
     <t>세븐일레븐 울산연암상방점</t>
   </si>
   <si>
-    <t>울산 북구 상방로149(연암동)</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8258</t>
   </si>
   <si>
-    <t>연암동 379-1</t>
-[...1 lines deleted...]
-  <si>
     <t>288-8630</t>
   </si>
   <si>
     <t>동산스토아</t>
   </si>
   <si>
-    <t>연암동 384-5</t>
-[...1 lines deleted...]
-  <si>
     <t>288-2086</t>
   </si>
   <si>
     <t>화봉슈퍼</t>
   </si>
   <si>
-    <t>연암동 405-1</t>
-[...1 lines deleted...]
-  <si>
     <t>287-1493</t>
   </si>
   <si>
     <t>삼성유통</t>
   </si>
   <si>
-    <t>연암동 411-9</t>
-[...1 lines deleted...]
-  <si>
     <t>288-4972</t>
   </si>
   <si>
     <t>효문미니</t>
   </si>
   <si>
-    <t>연암동 425</t>
-[...1 lines deleted...]
-  <si>
     <t>288-6669</t>
   </si>
   <si>
     <t>연암슈퍼</t>
   </si>
   <si>
-    <t>북구 연암동 657-7</t>
-[...1 lines deleted...]
-  <si>
     <t>287-9234</t>
   </si>
   <si>
     <t>벽산슈퍼</t>
   </si>
   <si>
-    <t>상방로 162(연암동 415 벽산아파트 지하상가 101호)</t>
-[...1 lines deleted...]
-  <si>
     <t>세계로마트(명촌점)</t>
   </si>
   <si>
-    <t>진장 명촌구획정리지구 126b 1n 평창1차 상가</t>
-[...1 lines deleted...]
-  <si>
     <t>288-3901</t>
   </si>
   <si>
     <t>스마일마트</t>
   </si>
   <si>
-    <t>진장 구획정리지구 126b 1n 평창아파트 상가 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>052-289-6998</t>
   </si>
   <si>
     <t>구멍가게</t>
   </si>
   <si>
-    <t>연암동 356-7</t>
-[...1 lines deleted...]
-  <si>
     <t>288-0266</t>
   </si>
   <si>
     <t>M24시 마트</t>
   </si>
   <si>
-    <t>연암동 380-7</t>
-[...1 lines deleted...]
-  <si>
     <t>진장상회</t>
   </si>
   <si>
-    <t>진장동 464</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8138</t>
   </si>
   <si>
     <t>명촌C마트</t>
   </si>
   <si>
-    <t>명촌동 명촌주공아파트상가 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>생생마트</t>
   </si>
   <si>
-    <t>북구 진장동 115B 주공@상가 105호 106호</t>
-[...1 lines deleted...]
-  <si>
     <t>288-0097</t>
   </si>
   <si>
     <t>다모아매점</t>
   </si>
   <si>
-    <t>북구 진장동 56B-1N</t>
-[...1 lines deleted...]
-  <si>
     <t>289-1313</t>
   </si>
   <si>
     <t>크라운베이커리명촌점</t>
   </si>
   <si>
-    <t>북구 명촌동 126B1-1L 평창리비에르2차상가동 106</t>
-[...1 lines deleted...]
-  <si>
     <t>참진슈퍼</t>
   </si>
   <si>
-    <t>북구 진장동 진장명촌지구 126B1-1N</t>
-[...1 lines deleted...]
-  <si>
     <t>287-9788</t>
   </si>
   <si>
     <t>씨유 연암골드점</t>
   </si>
   <si>
-    <t>북구 무룡1로 38, A동(연암동)</t>
-[...1 lines deleted...]
-  <si>
     <t>289-8770</t>
   </si>
   <si>
     <t>(주)메가마트신선도원몰</t>
   </si>
   <si>
-    <t>진장17길 10(진장동)</t>
-[...4 lines deleted...]
-  <si>
     <t>훼미리마트울산명촌점</t>
   </si>
   <si>
-    <t>북구 명촌동 115B1-1N</t>
-[...1 lines deleted...]
-  <si>
     <t>289-7874</t>
   </si>
   <si>
     <t>서울마트</t>
   </si>
   <si>
-    <t>연암동 414-5</t>
-[...1 lines deleted...]
-  <si>
     <t>289-3269</t>
   </si>
   <si>
     <t>종점마트</t>
   </si>
   <si>
-    <t>연암동 308-11</t>
-[...1 lines deleted...]
-  <si>
     <t>288-8837</t>
   </si>
   <si>
     <t>하나로마트 무룡점(중울산농협)</t>
   </si>
   <si>
-    <t>연암동 363-2</t>
-[...1 lines deleted...]
-  <si>
     <t>288-8142</t>
   </si>
   <si>
     <t>우리들24시 북구청점</t>
   </si>
   <si>
-    <t>연암동 417-1번지</t>
-[...1 lines deleted...]
-  <si>
     <t>287-7760</t>
   </si>
   <si>
     <t>시티편의점</t>
   </si>
   <si>
-    <t>연암동 1261-10번지</t>
-[...1 lines deleted...]
-  <si>
     <t>287-3733</t>
   </si>
   <si>
     <t>CN마트</t>
   </si>
   <si>
     <t>울산광역시 북구 연암동 374-1 1층</t>
   </si>
   <si>
     <t>288-2847</t>
   </si>
   <si>
     <t>씨유 효문점</t>
   </si>
   <si>
-    <t>울산 북구 산성로 19, 101,102호(효문동)</t>
-[...1 lines deleted...]
-  <si>
     <t>명촌 진장명촌토지구획정리지구115B1L명촌주공상가105</t>
   </si>
   <si>
     <t>052-288-0097</t>
   </si>
   <si>
     <t>GS25 울산명촌점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장동 791-1</t>
   </si>
   <si>
     <t>052-288-7504</t>
   </si>
   <si>
     <t>세븐일레븐 울산명촌리비에르점</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌12길 26</t>
   </si>
   <si>
     <t>홈플러스 울산점</t>
   </si>
   <si>
     <t>울산광역시 중구 복산동 100</t>
   </si>
   <si>
     <t>290-8000</t>
   </si>
   <si>
     <t>프라임 편의점</t>
   </si>
   <si>
-    <t>울산 북구 진장동 286-1</t>
-[...1 lines deleted...]
-  <si>
     <t>283-0057</t>
   </si>
   <si>
     <t>오렌지 24마트</t>
   </si>
   <si>
-    <t>북구 연암동 350-12</t>
-[...1 lines deleted...]
-  <si>
     <t>289-6369</t>
   </si>
   <si>
     <t>홈플러스(주)익스프레스명촌점</t>
   </si>
   <si>
-    <t>울산 북구 명촌10길 3(명촌동)</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8543</t>
   </si>
   <si>
     <t>스마트</t>
   </si>
   <si>
-    <t>진장동 진장24길 3</t>
-[...1 lines deleted...]
-  <si>
     <t>283-1005</t>
   </si>
   <si>
     <t>씨유 울산명촌로점</t>
   </si>
   <si>
-    <t>명촌로 73, 1층(명촌동)</t>
-[...1 lines deleted...]
-  <si>
     <t>289-6467</t>
   </si>
   <si>
     <t>썬캐스팅마트(진장점)</t>
   </si>
   <si>
-    <t>북구 진장동 285-3 진장디플랙스 1층 1119호</t>
-[...1 lines deleted...]
-  <si>
     <t>우리마트</t>
   </si>
   <si>
-    <t>북구 진장유통로 16, 1125호(진장동, 진장디플렉스)</t>
-[...1 lines deleted...]
-  <si>
     <t>유성편의점</t>
   </si>
   <si>
-    <t>북구 진장동285-5 106호</t>
-[...4 lines deleted...]
-  <si>
     <t>울산광역시 북구 진장유통로 90(진장동)</t>
   </si>
   <si>
-    <t>우리들연암점</t>
-[...7 lines deleted...]
-  <si>
     <t>GS25울산매곡점</t>
   </si>
   <si>
-    <t>매곡동 542-26 1층</t>
-[...1 lines deleted...]
-  <si>
     <t>282-4136</t>
   </si>
   <si>
     <t>별빛촌</t>
   </si>
   <si>
-    <t>효문동 664</t>
-[...1 lines deleted...]
-  <si>
     <t>287-6388</t>
   </si>
   <si>
     <t>(주)코리아세븐 울산명촌점</t>
   </si>
   <si>
-    <t>진장동 821-3</t>
-[...1 lines deleted...]
-  <si>
     <t>283-2334</t>
   </si>
   <si>
-    <t>한빛마트</t>
-[...7 lines deleted...]
-  <si>
     <t>셀피아</t>
   </si>
   <si>
-    <t>울산 북구 명촌동 122B 4L</t>
-[...1 lines deleted...]
-  <si>
     <t>월드오토타운</t>
   </si>
   <si>
-    <t>북구 진장동 286-2</t>
-[...1 lines deleted...]
-  <si>
     <t>707-7088</t>
   </si>
   <si>
     <t>씨유 효문공단점</t>
   </si>
   <si>
     <t>울산광역시 북구 효자로43</t>
   </si>
   <si>
     <t>288-3888</t>
   </si>
   <si>
     <t>훼미리마트 연암동원룸점</t>
   </si>
   <si>
-    <t>울산 북구 연암동 383-1</t>
-[...1 lines deleted...]
-  <si>
     <t>거북이정편의점</t>
   </si>
   <si>
-    <t>진장19길 2(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>283-2810</t>
   </si>
   <si>
     <t>알파북구점</t>
   </si>
   <si>
-    <t>울산 북구 효문동 812-1 울산아파트형공장 2-101</t>
-[...1 lines deleted...]
-  <si>
     <t>052-283-4505</t>
   </si>
   <si>
     <t>세븐일레븐 울산효문동진점</t>
   </si>
   <si>
     <t>울산광역시 북구 효산1길 9</t>
   </si>
   <si>
     <t>현장슈퍼</t>
   </si>
   <si>
     <t>울산광역시 북구 진장동 892</t>
   </si>
   <si>
     <t>052-289-0846</t>
   </si>
   <si>
     <t>대학촌편의점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장12길 10</t>
   </si>
   <si>
     <t>대영써브몰</t>
   </si>
   <si>
     <t>울산광역시 북구 진장동 285-5번지</t>
   </si>
   <si>
     <t>052-283-4500</t>
   </si>
   <si>
     <t>울산전문장례식장</t>
   </si>
   <si>
-    <t>산업로 1023(연암동, 울산전문장례식장)</t>
-[...1 lines deleted...]
-  <si>
     <t>052-289-5050</t>
   </si>
   <si>
-    <t>울산 북구 연암 8길 2</t>
-[...1 lines deleted...]
-  <si>
     <t>한성식육편의점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장로 79(진장동, 19블럭 13롯트)</t>
   </si>
   <si>
     <t>GS25진장으뜸점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장동 진장명촌지구30블럭1롯트</t>
   </si>
   <si>
     <t>7-ELEVEN 울산명촌원룸중앙점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장동 897-4 1층</t>
   </si>
   <si>
     <t>GS25진장현대점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장12길2</t>
   </si>
   <si>
     <t>052-283-1178</t>
   </si>
   <si>
     <t>경진종합통상</t>
   </si>
   <si>
-    <t>울산 남구 화합로 119(달동)</t>
-[...1 lines deleted...]
-  <si>
     <t>052-269-6350</t>
   </si>
   <si>
     <t>자동차마을매점</t>
   </si>
   <si>
-    <t>진장동 110-2 (주)자동차마을2층 2효문동</t>
-[...1 lines deleted...]
-  <si>
     <t>롯데쇼핑(주)롯데마트진장점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장유통로64(진장동)</t>
   </si>
   <si>
     <t>거북이편의점북구점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장유통로4 1층 102호(진장동)</t>
   </si>
   <si>
     <t>세이마트</t>
   </si>
   <si>
-    <t>울산 북구 상방1길 11-2(연암동)</t>
-[...1 lines deleted...]
-  <si>
     <t>289-5051</t>
   </si>
   <si>
     <t>빅세일마트</t>
   </si>
   <si>
     <t xml:space="preserve">울산광역시 북구 상방로 135(연암동) </t>
   </si>
   <si>
     <t>052-288-3320</t>
   </si>
   <si>
     <t>위드미연암금좌점</t>
   </si>
   <si>
-    <t>상방로 110, 6동 지하1층 B-05호(연암동, 성원아파트)</t>
-[...1 lines deleted...]
-  <si>
     <t>우리들편의점(오토밸리점)</t>
   </si>
   <si>
     <t>울산광역시 북구 산업로 1020(연암동, 오토밸리로복지</t>
   </si>
   <si>
     <t>052-283-4434</t>
   </si>
   <si>
     <t>GS25 진장원룸점</t>
   </si>
   <si>
-    <t>울산 북구 명촌1길 9(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>금강유통</t>
   </si>
   <si>
-    <t>울산 남구 신정로126번길 30(신정동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산명촌현대점</t>
   </si>
   <si>
-    <t>울산 북구 명촌10길24, 301-101(명촌동,평창1차 상가)</t>
-[...1 lines deleted...]
-  <si>
     <t>대명상사</t>
   </si>
   <si>
-    <t>울산 남구 정동로6번길 13(삼산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>더블유(W) MART</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌4길 21, 1층(진장동)</t>
   </si>
   <si>
     <t>고려식품개발</t>
   </si>
   <si>
     <t>울산광역시 북구 상방1길 28-3(연암동)</t>
   </si>
   <si>
     <t>요기(Yogi) 편의점</t>
   </si>
   <si>
-    <t>울산 북구 진장유통로 42-19(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산명촌도화점</t>
   </si>
   <si>
-    <t>명촌13길 37, 1층(명촌동)</t>
-[...1 lines deleted...]
-  <si>
     <t>시티병원매점</t>
   </si>
   <si>
-    <t>울산 북구 산업로 1001, 지하1층(연암동)</t>
-[...1 lines deleted...]
-  <si>
     <t>주식회사 몬스터즈</t>
   </si>
   <si>
-    <t>진장유통로 51-7(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산연암 엘지점</t>
   </si>
   <si>
     <t>울산광역시 북구 두부곡5길 17, 1층(연암동)</t>
   </si>
   <si>
     <t>GS25 울산성진점</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌12길 18(명촌동)</t>
   </si>
   <si>
     <t>052-287-5607</t>
   </si>
   <si>
     <t>씨유 울산진장점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장24길 31, 1층(진장동)</t>
   </si>
   <si>
-    <t>GS25 울산북구명촌로점</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 명촌로 20(진장동)</t>
   </si>
   <si>
     <t>탑휘레쉬 마트</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌9길 10, 1층(명촌동)</t>
   </si>
   <si>
     <t>미소마트</t>
   </si>
   <si>
     <t>울산광역시 북구 상방1길 28-1(연암동)</t>
   </si>
   <si>
     <t>지에스(GS) 진장시온점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장4길 12</t>
   </si>
   <si>
     <t>행복25편의점</t>
   </si>
   <si>
-    <t>진장2길 8</t>
-[...7 lines deleted...]
-  <si>
     <t>현대탑마트</t>
   </si>
   <si>
-    <t>명촌18길 6-1(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유(CU) 효문하늘채점</t>
   </si>
   <si>
-    <t>율동2길 8, 9107, 9108호(효문동, 코오롱하늘채 상가)</t>
-[...1 lines deleted...]
-  <si>
     <t>미니스톱 울산해링턴점</t>
   </si>
   <si>
-    <t>명촌17길 23, 8101동 103호(효성해링턴플레이스)</t>
-[...1 lines deleted...]
-  <si>
     <t>GS25 이화한라점</t>
   </si>
   <si>
-    <t>이화5길 29-3, 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>명촌DC마트</t>
   </si>
   <si>
-    <t>명촌18길 2, 1층, 2층(명촌동)</t>
-[...1 lines deleted...]
-  <si>
     <t>283-4110</t>
   </si>
   <si>
     <t>지에스25효문하늘채</t>
   </si>
   <si>
-    <t>율동2길 8, 108, 109, 113, 114호</t>
-[...7 lines deleted...]
-  <si>
     <t>하늘채 할인마트</t>
   </si>
   <si>
-    <t>율동2길 8(효문동)</t>
-[...1 lines deleted...]
-  <si>
     <t>(주)케이씨씨 홈씨씨 울산점</t>
   </si>
   <si>
-    <t>진장유통로 28-17, 1층(진장동, KCC진장사옥)</t>
-[...1 lines deleted...]
-  <si>
     <t>052)219-0512</t>
   </si>
   <si>
     <t>미니스톱 울산CGV점</t>
   </si>
   <si>
-    <t>울산 북구 진장유통로51-10, 1층(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>이마트24 울산진장점</t>
   </si>
   <si>
-    <t>진장유통1로63-8, 209호(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>(주)현대종합건재</t>
   </si>
   <si>
-    <t>울산 북구 진장24길28</t>
-[...1 lines deleted...]
-  <si>
     <t>052-289-4445</t>
   </si>
   <si>
     <t>목화건재</t>
   </si>
   <si>
-    <t>울산 북구 염포로200</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유(cu)울산모다아울렛점</t>
   </si>
   <si>
-    <t>울산 북구 진장유통로78-6, 4층(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>거북이편의점(진장점)</t>
   </si>
   <si>
-    <t>울산 북구 진장유통로4, 1층(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>행복플러스25시(두레점)</t>
   </si>
   <si>
-    <t>울산 북구 산성로40 상가동103호</t>
-[...1 lines deleted...]
-  <si>
     <t>우리 종합 철물 공구</t>
   </si>
   <si>
-    <t>울산 북구 진장로80(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산진장사거리점</t>
   </si>
   <si>
-    <t>울산 북구 명촌23길16(진장동)</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 진장로 81(진장동, 19블록 13롯트)</t>
   </si>
   <si>
     <t>052-288-1745</t>
   </si>
   <si>
     <t>철물이야기</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌23길 5(진장동)</t>
   </si>
   <si>
     <t>052-289-6522</t>
   </si>
   <si>
     <t>이에이티(EAT)편의점&amp;스낵CAFE</t>
   </si>
   <si>
     <t>울산광역시 북구 진장유통로 42-19, 1층(진장동)</t>
   </si>
   <si>
-    <t>미니스톱 울산연암벽산점</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 상방로 159, 1층(연암동)</t>
   </si>
   <si>
     <t>씨유진장현대점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장로8, 1층 104호(진장동)</t>
   </si>
   <si>
-    <t>세븐일레븐 울산연암점</t>
-[...4 lines deleted...]
-  <si>
     <t>지에스25 명촌해링턴점</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌18길 2, 1층(명촌동)</t>
   </si>
   <si>
     <t>동부공구자재백화점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장로 83</t>
   </si>
   <si>
     <t>신세계마트</t>
   </si>
   <si>
     <t>울산광역시 북구 상방로 15(화봉동)</t>
   </si>
   <si>
     <t>씨유 울산뉴연암점</t>
   </si>
   <si>
     <t>울산광역시 북구 화봉로 58 1층 104호</t>
   </si>
   <si>
     <t>GS25 연암원룸점</t>
   </si>
   <si>
-    <t>울산광역시 북구 상방1길 44 1층</t>
-[...1 lines deleted...]
-  <si>
     <t>육구공구</t>
   </si>
   <si>
     <t>울산광역시 북구 진장유통로 4 102호</t>
   </si>
   <si>
     <t>세븐일레븐 울산화봉누리점</t>
   </si>
   <si>
     <t>울산광역시 북구 화동로 6 1층</t>
   </si>
   <si>
     <t>(주)아산상사</t>
   </si>
   <si>
     <t>울산광역시 북구 염포로 200</t>
   </si>
   <si>
     <t>세븐일레븐 울산효암로점</t>
   </si>
   <si>
     <t>울산광역시 북구 효암로 84-1</t>
   </si>
   <si>
     <t>오c0마트</t>
@@ -3200,1399 +2231,3018 @@
   <si>
     <t>CU 울산진장센터점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장24길 40</t>
   </si>
   <si>
     <t>씨유 울산화봉하란점</t>
   </si>
   <si>
     <t>울산광역시 북구 화봉로 127, 1층(연암동)</t>
   </si>
   <si>
     <t>씨유(CU) 효문공단점</t>
   </si>
   <si>
     <t>울산광역시 북구 효자로 43</t>
   </si>
   <si>
     <t>주식회사 화영푸드 울산지점</t>
   </si>
   <si>
     <t>울산광역시 북구 진장유통 1로 74, 비동(진장동)</t>
   </si>
   <si>
-    <t>지에스(GS)25 연암공단점</t>
-[...4 lines deleted...]
-  <si>
     <t>052식자재마트(상신)</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌 16길 9(명촌동)</t>
   </si>
   <si>
     <t>세븐일레븐 울산명촌주공점</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌로 94, 105호, 106호(상가)</t>
   </si>
   <si>
     <t>세븐일레븐 울산명촌원룸점</t>
   </si>
   <si>
     <t>울산광역시 북구 명촌7길 31-1(명촌동)</t>
   </si>
   <si>
     <t>지에스(GS)25울산연암타운점</t>
   </si>
   <si>
     <t>울산광역시 북구 연암15길1, 1층(연암동)</t>
   </si>
   <si>
     <t>대화산업</t>
   </si>
   <si>
-    <t>화봉동 674-12</t>
-[...1 lines deleted...]
-  <si>
     <t>289-3903</t>
   </si>
   <si>
     <t>현대개발</t>
   </si>
   <si>
-    <t>북구 중보길 81(중산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>288-3643</t>
   </si>
   <si>
     <t>삼환문구</t>
   </si>
   <si>
-    <t>화봉동 639-1 효성삼환아파트 상가106호</t>
-[...1 lines deleted...]
-  <si>
     <t>289-2994</t>
   </si>
   <si>
     <t>화봉청우스토아</t>
   </si>
   <si>
-    <t>화봉동 894-1 청우아파트 상가</t>
-[...1 lines deleted...]
-  <si>
     <t>287-4012</t>
   </si>
   <si>
     <t>혜민이완구</t>
   </si>
   <si>
-    <t>화봉동 640-1</t>
-[...1 lines deleted...]
-  <si>
     <t>287-4520</t>
   </si>
   <si>
     <t>푸른스토아</t>
   </si>
   <si>
-    <t>화봉동 463-1</t>
-[...1 lines deleted...]
-  <si>
     <t>288-6334</t>
   </si>
   <si>
     <t>화봉시장슈퍼</t>
   </si>
   <si>
-    <t>화봉동 448-2</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8189</t>
   </si>
   <si>
     <t>울산광역시 북구 송내2길 30, 1층</t>
   </si>
   <si>
     <t>무룡슈퍼</t>
   </si>
   <si>
-    <t>화봉동 464-12</t>
-[...1 lines deleted...]
-  <si>
     <t>287-4484</t>
   </si>
   <si>
     <t>OK동아청구할인마트</t>
   </si>
   <si>
-    <t>화봉동 452 동아청구아파트 상가내</t>
-[...1 lines deleted...]
-  <si>
     <t>052-287-9916</t>
   </si>
   <si>
     <t>동아청구슈퍼</t>
   </si>
   <si>
-    <t>화봉동 452 동아아파트 상가 114</t>
-[...1 lines deleted...]
-  <si>
     <t>289-8263</t>
   </si>
   <si>
-    <t>북구 화봉동 642-12</t>
-[...1 lines deleted...]
-  <si>
     <t>GS25 울산화봉점</t>
   </si>
   <si>
-    <t>북구 화봉동 426 대우A상가 104호</t>
-[...1 lines deleted...]
-  <si>
     <t>287-9403</t>
   </si>
   <si>
     <t>간판없는 상회</t>
   </si>
   <si>
-    <t>화봉동 470-9</t>
-[...1 lines deleted...]
-  <si>
     <t>288-4243</t>
   </si>
   <si>
     <t>현대할인마트</t>
   </si>
   <si>
-    <t>화봉동 449-17</t>
-[...1 lines deleted...]
-  <si>
     <t>288-4914</t>
   </si>
   <si>
     <t>스카이마트</t>
   </si>
   <si>
-    <t>북구 화봉동 650-3</t>
-[...4 lines deleted...]
-  <si>
     <t>287-8810</t>
   </si>
   <si>
     <t>(주)서원유통탑마트 울산화봉점</t>
   </si>
   <si>
     <t>울산광역시 북구 화봉로 79(화봉동)</t>
   </si>
   <si>
     <t>052-288-3877</t>
   </si>
   <si>
     <t>씨유 울산화봉LH점</t>
   </si>
   <si>
     <t>울산광역시 북구 화산로 36, 주상가동 103, 104호</t>
   </si>
   <si>
     <t>292-1108</t>
   </si>
   <si>
     <t>석향슈퍼</t>
   </si>
   <si>
-    <t>송정동 781-4</t>
-[...1 lines deleted...]
-  <si>
     <t>281-1295</t>
   </si>
   <si>
     <t>대성마트</t>
   </si>
   <si>
-    <t>화봉동 1440 주공아파트 부상가 102호</t>
-[...1 lines deleted...]
-  <si>
     <t>조은마트</t>
   </si>
   <si>
-    <t>화봉동 446-10</t>
-[...1 lines deleted...]
-  <si>
     <t>288-6948</t>
   </si>
   <si>
-    <t>쿱스토어울산 화봉점</t>
-[...4 lines deleted...]
-  <si>
     <t>052)287-6248</t>
   </si>
   <si>
     <t>킴스클럽마트</t>
   </si>
   <si>
-    <t>울산 북구 송내14길 20(화봉동)</t>
-[...4 lines deleted...]
-  <si>
     <t>울산광역시 북구 사청1길 19(화봉동)</t>
   </si>
   <si>
     <t>지에스(GS)화봉한우리점</t>
   </si>
   <si>
     <t>울산광역시 북구 통샘1길 28(화봉동)</t>
   </si>
   <si>
     <t>911-8083</t>
   </si>
   <si>
     <t>씨유 울산화봉점</t>
   </si>
   <si>
-    <t>북구 화동로 11(화봉동, 쌍용예가단지내124동101호)</t>
-[...1 lines deleted...]
-  <si>
     <t>모닝할인마트</t>
   </si>
   <si>
     <t>울산광역시 북구 송내14길4(화봉동, 1층)</t>
   </si>
   <si>
     <t>052-289-6549</t>
   </si>
   <si>
     <t>씨유 울산화봉수아점</t>
   </si>
   <si>
     <t>울산광역시 북구 상방로 72, 1층(화봉동)</t>
   </si>
   <si>
-    <t>씨유 화봉휴먼시아점</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 화동로 36-2, 1층(화봉동)</t>
   </si>
   <si>
     <t>세븐일레븐 울산화봉예가점</t>
   </si>
   <si>
-    <t>화동로 10</t>
-[...4 lines deleted...]
-  <si>
     <t>세븐일레븐 울산화봉효성점</t>
   </si>
   <si>
-    <t>통샘10길 10(화봉동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 송정호반점</t>
   </si>
   <si>
-    <t>박상진3로 5 107동 103호, 104호</t>
-[...1 lines deleted...]
-  <si>
     <t>365슈퍼마켓</t>
   </si>
   <si>
     <t>울산광역시 북구 송내4길14(화봉동)</t>
   </si>
   <si>
-    <t>지에스25 송정풍경채점</t>
-[...4 lines deleted...]
-  <si>
     <t>울산축산농협 한우프라자북구점</t>
   </si>
   <si>
-    <t>울산 북구 화산중앙로92(화봉동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 송정한라비발디점</t>
   </si>
   <si>
-    <t xml:space="preserve">울산북구박상진2로121, 401동 지하1층108 109 </t>
-[...1 lines deleted...]
-  <si>
     <t>지에스(GS)25 송정유보라점</t>
   </si>
   <si>
-    <t>송정지구B-5BL 반도유보라아이비파크301, 302호</t>
-[...1 lines deleted...]
-  <si>
     <t>지에스25 송정S타워점</t>
   </si>
   <si>
-    <t>울산 북구 화산6길8, 1층 107호(화봉동)</t>
-[...1 lines deleted...]
-  <si>
     <t>지에스 더 프레시 송정신도시점</t>
   </si>
   <si>
-    <t>울산 북구 화산로104, 134동 401호~406호(송정동)</t>
-[...1 lines deleted...]
-  <si>
     <t>이마트24 울산송정LH점</t>
   </si>
   <si>
-    <t>울산 북구 박상진4로56, 107~108호(화봉동, LH1단지)</t>
-[...1 lines deleted...]
-  <si>
     <t>세븐일레븐 울산연암무룡점</t>
   </si>
   <si>
-    <t>울산 북구 무룡로68, B101호</t>
-[...1 lines deleted...]
-  <si>
     <t>프레쉬 푸드마켓</t>
   </si>
   <si>
     <t>울산광역시 북구 박상진11로 25(송정동)</t>
   </si>
   <si>
     <t>이마트24 송정지오점</t>
   </si>
   <si>
     <t>울산광역시 북구 박상진12로 11, 1층 112호(송정동)</t>
   </si>
   <si>
-    <t>010-5650-7183</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산송정금강1차점</t>
   </si>
   <si>
     <t>울산광역시 북구 화산로75, 상가동 104호, 105호</t>
   </si>
   <si>
-    <t>더마트송정 신도시점</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 화산6길 3</t>
   </si>
   <si>
     <t>이마트24 화봉LH점</t>
   </si>
   <si>
     <t>울산광역시 북구 화산로 33 상가동 101,102호</t>
   </si>
   <si>
     <t>여기로또</t>
   </si>
   <si>
     <t>울산광역시 북구 송정14길 8, 1층 102호(송정동)</t>
   </si>
   <si>
     <t>씨유 울산연화점</t>
   </si>
   <si>
     <t>울산광역시 북구 연암18길 1(연암동)</t>
   </si>
   <si>
     <t>052-222-5529</t>
   </si>
   <si>
-    <t>이마트24 송정행복점</t>
-[...4 lines deleted...]
-  <si>
     <t>구암산들강 주식회사</t>
   </si>
   <si>
     <t>울산광역시 북구 화산중앙로 90</t>
   </si>
   <si>
     <t>지에스25 화봉예가점</t>
   </si>
   <si>
     <t>울산광역시 북구 화동로 10 1층(화봉동)</t>
   </si>
   <si>
     <t>더베스트할인마트 화봉점</t>
   </si>
   <si>
     <t>울산광역시 북구 화산로 20(화봉동)</t>
   </si>
   <si>
     <t>GS25 송정푸르지오점</t>
   </si>
   <si>
     <t>울산광역시 북구 박상진4로 72 상가동 108호 109호</t>
   </si>
   <si>
     <t>CU 황금돼지점</t>
   </si>
   <si>
     <t>울산광역시 북구 화동14길 7</t>
   </si>
   <si>
     <t>이마트24 화봉동아점</t>
   </si>
   <si>
     <t>울산광역시 북구 상방로 85(상가동 113-114호)</t>
   </si>
   <si>
     <t>CU 화봉 송내점</t>
   </si>
   <si>
     <t>울산광역시 북구 송내14길 26, 1층</t>
   </si>
   <si>
-    <t>이마트24 S송정수자인점</t>
-[...4 lines deleted...]
-  <si>
     <t>세븐일레븐 울산화봉점</t>
   </si>
   <si>
     <t>울산광역시 북구 화봉로 163</t>
   </si>
   <si>
     <t>중울산농협 하나로마트송정점</t>
   </si>
   <si>
     <t>울산광역시 북구 박상진11로 8(송정동)</t>
   </si>
   <si>
-    <t>양정동 776-17</t>
-[...1 lines deleted...]
-  <si>
     <t>287-1667</t>
   </si>
   <si>
     <t>유진슈퍼</t>
   </si>
   <si>
-    <t>양정동 606-2</t>
-[...1 lines deleted...]
-  <si>
     <t>288-8844</t>
   </si>
   <si>
     <t>베스트프랜드편의점</t>
   </si>
   <si>
-    <t>양정동 624-4</t>
-[...1 lines deleted...]
-  <si>
     <t>289-4835</t>
   </si>
   <si>
     <t>농심가양정슈퍼</t>
   </si>
   <si>
-    <t>양정동 500-16 새마을아파트 상가 103호</t>
-[...1 lines deleted...]
-  <si>
     <t>287-0429</t>
   </si>
   <si>
     <t>밀양슈퍼</t>
   </si>
   <si>
-    <t>양정동 490-2</t>
-[...1 lines deleted...]
-  <si>
     <t>251-0421</t>
   </si>
   <si>
     <t>양정매일유통</t>
   </si>
   <si>
-    <t>양정동 565-16</t>
-[...1 lines deleted...]
-  <si>
     <t>287-9138</t>
   </si>
   <si>
     <t>서원할인마트</t>
   </si>
   <si>
-    <t>양정동 496-10</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8179</t>
   </si>
   <si>
     <t>양정알뜰슈퍼</t>
   </si>
   <si>
-    <t>양정동 484-49</t>
-[...1 lines deleted...]
-  <si>
     <t>287-6906</t>
   </si>
   <si>
     <t>럭키양정점</t>
   </si>
   <si>
-    <t>양정동 535-1</t>
-[...1 lines deleted...]
-  <si>
     <t>287-7288</t>
   </si>
   <si>
     <t>씨유 울산석영점</t>
   </si>
   <si>
     <t>울산광역시 북구 염포로 591-2</t>
   </si>
   <si>
     <t>288-8100</t>
   </si>
   <si>
     <t>시티마트</t>
   </si>
   <si>
-    <t>양정동621-6</t>
-[...1 lines deleted...]
-  <si>
     <t>288-5567</t>
   </si>
   <si>
     <t>뉴굿모닝마트</t>
   </si>
   <si>
-    <t>울산 북구 양정6길 32-1(양정동)</t>
-[...1 lines deleted...]
-  <si>
     <t>동아슈퍼</t>
   </si>
   <si>
-    <t>양정동 499-28</t>
-[...1 lines deleted...]
-  <si>
     <t>287-4874</t>
   </si>
   <si>
     <t>GS25 울산양정점</t>
   </si>
   <si>
     <t>울산광역시 북구 양정동 624-4</t>
   </si>
   <si>
     <t>052-289-1859</t>
   </si>
   <si>
     <t>럭키세븐마트</t>
   </si>
   <si>
     <t>울산광역시 북구 치전1길 24-2(양정동)</t>
   </si>
   <si>
     <t>힐스테이트마트</t>
   </si>
   <si>
-    <t>울산 북구 양정동 500-33 힐스테이트 상가1층</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8253</t>
   </si>
   <si>
     <t>H-마켓</t>
   </si>
   <si>
-    <t>울산 북구 양정동 500-29 단지내상가 1층 106호</t>
-[...1 lines deleted...]
-  <si>
     <t>287-4669</t>
   </si>
   <si>
     <t>양정상회</t>
   </si>
   <si>
-    <t>북구 양정동 609-2</t>
-[...1 lines deleted...]
-  <si>
     <t>287-7147</t>
   </si>
   <si>
     <t>동인슈퍼</t>
   </si>
   <si>
-    <t>양정동 148-9(율동)</t>
-[...1 lines deleted...]
-  <si>
     <t>288-9977</t>
   </si>
   <si>
     <t>씨유 울산양정현대점</t>
   </si>
   <si>
-    <t>울산 북구 염포로 533(양정동)</t>
-[...1 lines deleted...]
-  <si>
     <t>연두마트</t>
   </si>
   <si>
-    <t>북구 양정동 538-38</t>
-[...1 lines deleted...]
-  <si>
     <t>미니스톱 울산양정점</t>
   </si>
   <si>
-    <t>울산 북구 양정동 598-3</t>
-[...1 lines deleted...]
-  <si>
     <t>황금슈퍼(세기기업)</t>
   </si>
   <si>
-    <t>양정동 491-2 양정빌딩 1층 상가 3호</t>
-[...1 lines deleted...]
-  <si>
     <t>052-289-5086</t>
   </si>
   <si>
-    <t>한국미니스톱 울산문화점</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 염포로 483(양정동)</t>
   </si>
   <si>
     <t>현대스토아</t>
   </si>
   <si>
     <t>울산광역시 북구 양정8길 2(양정동)</t>
   </si>
   <si>
     <t>세븐일레븐울산양정점</t>
   </si>
   <si>
     <t>울산광역시 북구 염포로 525(양정동)</t>
   </si>
   <si>
     <t>(주)메가마트 현대차울산사택점</t>
   </si>
   <si>
-    <t>울산 북구 염포로 599,현대자동차사택지역1층(양정동)</t>
-[...7 lines deleted...]
-  <si>
     <t>지에스(GS)25 울산양정점</t>
   </si>
   <si>
-    <t>울산 북구 염포로 573(양정동)</t>
-[...1 lines deleted...]
-  <si>
     <t>052-287-6551</t>
   </si>
   <si>
     <t>세븐일레븐 울산현대자동차점</t>
   </si>
   <si>
     <t>울산광역시 북구 염포로 545(양정동)</t>
   </si>
   <si>
     <t>큐할인마트</t>
   </si>
   <si>
     <t>울산광역시 북구 치전1길 8(양정동)</t>
   </si>
   <si>
     <t>052-288-1752</t>
   </si>
   <si>
     <t>신선마트</t>
   </si>
   <si>
     <t>울산광역시 북구 양정6길 46, 1층(양정동)</t>
   </si>
   <si>
     <t>씨유 울산양정원룸점</t>
   </si>
   <si>
     <t>울산광역시 북구 양동1길 14 1층</t>
   </si>
   <si>
     <t>세븐일레븐 울산양정현대점</t>
   </si>
   <si>
-    <t>북구 치전1길 8</t>
-[...1 lines deleted...]
-  <si>
     <t>이마트24 R양정힐스테이트2차점</t>
   </si>
   <si>
     <t>울산광역시 북구 양정4길 10</t>
   </si>
   <si>
     <t>대흥24시슈퍼</t>
   </si>
   <si>
-    <t>염포동 996-5</t>
-[...1 lines deleted...]
-  <si>
     <t>289-0744</t>
   </si>
   <si>
     <t>중리상회</t>
   </si>
   <si>
-    <t>염포동 525-19</t>
-[...1 lines deleted...]
-  <si>
     <t>287-5489</t>
   </si>
   <si>
     <t>민영슈퍼</t>
   </si>
   <si>
-    <t>염포동 146-5</t>
-[...1 lines deleted...]
-  <si>
     <t>289-1440</t>
   </si>
   <si>
     <t>현대2차아파트</t>
   </si>
   <si>
-    <t>염포동 57-4</t>
-[...1 lines deleted...]
-  <si>
     <t>288-8313</t>
   </si>
   <si>
     <t>울산K마트</t>
   </si>
   <si>
-    <t>염포동 175-1</t>
-[...1 lines deleted...]
-  <si>
     <t>289-3873</t>
   </si>
   <si>
     <t>우리슈퍼</t>
   </si>
   <si>
-    <t>염포동 194-1</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8779</t>
   </si>
   <si>
     <t>국일상회</t>
   </si>
   <si>
-    <t>염포동 419-1</t>
-[...1 lines deleted...]
-  <si>
     <t>287-6395</t>
   </si>
   <si>
     <t>풍년슈퍼</t>
   </si>
   <si>
-    <t>염포동 994-1</t>
-[...1 lines deleted...]
-  <si>
     <t>289-1269</t>
   </si>
   <si>
     <t>훼미리25</t>
   </si>
   <si>
-    <t>염포동 138-6</t>
-[...1 lines deleted...]
-  <si>
     <t>287-6044</t>
   </si>
   <si>
     <t>백송슈퍼</t>
   </si>
   <si>
-    <t>염포동 457-6</t>
-[...1 lines deleted...]
-  <si>
     <t>287-0771</t>
   </si>
   <si>
     <t>성은슈퍼</t>
   </si>
   <si>
-    <t>염포동 산88-1</t>
-[...1 lines deleted...]
-  <si>
     <t>287-8313</t>
   </si>
   <si>
     <t>염포알뜰슈퍼</t>
   </si>
   <si>
-    <t>염포동 158-1</t>
-[...1 lines deleted...]
-  <si>
     <t>288-1302</t>
   </si>
   <si>
     <t>유성유리슈퍼</t>
   </si>
   <si>
-    <t>염포동 187</t>
-[...1 lines deleted...]
-  <si>
     <t>287-4067</t>
   </si>
   <si>
     <t>휴마트</t>
   </si>
   <si>
-    <t>울산 북구 성내4길 40(염포동), 1층</t>
-[...1 lines deleted...]
-  <si>
     <t>289-8911</t>
   </si>
   <si>
     <t>성내슈퍼</t>
   </si>
   <si>
-    <t>염포동 1001-8</t>
-[...1 lines deleted...]
-  <si>
     <t>287-3383</t>
   </si>
   <si>
     <t>코사마트 염포점</t>
   </si>
   <si>
-    <t>염포동 198-1</t>
-[...1 lines deleted...]
-  <si>
     <t>288-2287</t>
   </si>
   <si>
     <t>태양할인마트</t>
   </si>
   <si>
-    <t>세계로 마트</t>
-[...4 lines deleted...]
-  <si>
     <t>289-0788</t>
   </si>
   <si>
     <t>민아마트</t>
   </si>
   <si>
-    <t>염포동 456-1</t>
-[...1 lines deleted...]
-  <si>
     <t>288-2896</t>
   </si>
   <si>
     <t>한우촌</t>
   </si>
   <si>
-    <t>염포동 176-1</t>
-[...1 lines deleted...]
-  <si>
     <t>289-8245</t>
   </si>
   <si>
     <t>플러스닭한마리칼국수</t>
   </si>
   <si>
-    <t>염포동 394-4번지</t>
-[...1 lines deleted...]
-  <si>
     <t>287-3903</t>
   </si>
   <si>
     <t>짱문구사</t>
   </si>
   <si>
-    <t>염포동 260-25번지 염포성원상떼빌상가동 102</t>
-[...1 lines deleted...]
-  <si>
     <t>288-0231</t>
   </si>
   <si>
     <t>부자슈퍼</t>
   </si>
   <si>
     <t>울산광역시 북구 염포동 460</t>
   </si>
   <si>
     <t>GS25 울산염포점</t>
   </si>
   <si>
-    <t>북구 염포로 675, 상가동 104호(염포동)</t>
-[...1 lines deleted...]
-  <si>
     <t>265-1859</t>
   </si>
   <si>
     <t>거북이마트</t>
   </si>
   <si>
-    <t>염포동 997-3</t>
-[...1 lines deleted...]
-  <si>
     <t>288-5298</t>
   </si>
   <si>
     <t>염포슈퍼</t>
   </si>
   <si>
-    <t>염포동 481-18</t>
-[...1 lines deleted...]
-  <si>
     <t>289-8568</t>
   </si>
   <si>
     <t>GS25울산염포점</t>
   </si>
   <si>
-    <t>염포동 260-25 염포성원상떼빌상가 104호</t>
-[...1 lines deleted...]
-  <si>
     <t>287-1859</t>
   </si>
   <si>
     <t>씨유 울산KCC점</t>
   </si>
   <si>
     <t>울산광역시 북구 염포로 719(염포동)</t>
   </si>
   <si>
     <t>창솔마트</t>
   </si>
   <si>
     <t>울산광역시 북구 염포동 198-1</t>
   </si>
   <si>
     <t>052-288-5985</t>
   </si>
   <si>
     <t>위드미 염포점</t>
   </si>
   <si>
     <t>울산광역시 북구 염포로 661(염포동)</t>
   </si>
   <si>
     <t>지에스25 염포삼거리점</t>
   </si>
   <si>
-    <t>울산 북구 방어진순환도로 1419-1(염포동)</t>
-[...1 lines deleted...]
-  <si>
     <t>지에스(GS)25 염포광장점</t>
   </si>
   <si>
     <t>울산광역시 북구 방어진순환도로 1411, 1층(염포동)</t>
   </si>
   <si>
-    <t>미소할인마트</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 염포로745(염포동)</t>
   </si>
   <si>
     <t>씨유 현대자동차점</t>
   </si>
   <si>
-    <t>울산광역시 북구 염포로 627(염포동)</t>
-[...4 lines deleted...]
-  <si>
     <t>울산광역시 북구 염포로 625(염포동)</t>
   </si>
   <si>
     <t>미니스톱 울산현대기숙사점</t>
   </si>
   <si>
-    <t>염포로 609(염포동)</t>
-[...1 lines deleted...]
-  <si>
     <t>싱싱푸드마켓</t>
   </si>
   <si>
-    <t>새장터1길 12-2, 102호(염포동)</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산염포상떼빌점</t>
   </si>
   <si>
-    <t>울산광역시 북구 염포로 669, 성원상떼빌상가105,1호</t>
-[...1 lines deleted...]
-  <si>
     <t>씨유 울산뉴염포성내점</t>
   </si>
   <si>
     <t>울산광역시 북구 방어진순환도로 1411(염포동)</t>
   </si>
   <si>
     <t>세븐일레븐 울산염포현대</t>
   </si>
   <si>
     <t>울산광역시 북구 새장터 7길 41-6</t>
   </si>
   <si>
     <t>대호철물</t>
   </si>
   <si>
     <t>울산광역시 북구 새장터6길 8-1</t>
   </si>
   <si>
-    <t>지에스25 염포중리마을점</t>
-[...7 lines deleted...]
-  <si>
     <t>울산광역시 북구 염포로 619, 1층</t>
   </si>
   <si>
-    <t>이마트24 염포중앙점</t>
-[...1 lines deleted...]
-  <si>
     <t>울산광역시 북구 성내4길 40</t>
   </si>
   <si>
     <t>세븐일레븐 울산 염포로점</t>
   </si>
   <si>
     <t>울산광역시 북구 염포로 661, 1층(염포동)</t>
   </si>
   <si>
     <t>동천개발</t>
   </si>
   <si>
-    <t>중구 서동 68-5</t>
-[...1 lines deleted...]
-  <si>
     <t>296-4877</t>
   </si>
   <si>
     <t>롯데쇼핑(주)울산점</t>
   </si>
   <si>
-    <t>남구 삼산로 288(삼산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>052)960-2814</t>
   </si>
   <si>
     <t>(주)현대그린푸드(현대 울산점)</t>
   </si>
   <si>
     <t>울산광역시 남구 삼산로 261(삼산동)</t>
   </si>
   <si>
     <t>052-228-1382</t>
   </si>
   <si>
     <t>현우키친라이프</t>
   </si>
   <si>
-    <t>울산 남구 삼산동1559-12</t>
-[...1 lines deleted...]
-  <si>
     <t>오피스넥스중부점</t>
   </si>
   <si>
-    <t>울산중구약사동약사지구일단의주택지조상사업내2b8l</t>
-[...1 lines deleted...]
-  <si>
     <t>경주축산농협 축산물프라자</t>
   </si>
   <si>
     <t>경상북도 경주시 외동읍 산업로2157</t>
   </si>
   <si>
     <t>태봉종합상사</t>
   </si>
   <si>
-    <t>울산 중구 해오름4길11, 1층(남외동)</t>
-[...1 lines deleted...]
-  <si>
     <t>(주)황금철물공구안전</t>
   </si>
   <si>
-    <t>울산 남구 갈밭로7(삼산동)</t>
-[...1 lines deleted...]
-  <si>
     <t>극동상사</t>
   </si>
   <si>
-    <t>울산 중구 명난로29, 1층(태화동)</t>
-[...1 lines deleted...]
-  <si>
     <t>(주)열린세상</t>
   </si>
   <si>
     <t>052-248-0243</t>
   </si>
   <si>
     <t>농민상회</t>
   </si>
   <si>
     <t>울산광역시 남구 화합로120번길 1</t>
   </si>
   <si>
     <t>강남유통</t>
   </si>
   <si>
     <t>울산광역시 남구 화합로 148번길 20, 2호</t>
   </si>
   <si>
     <t>연락처</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
-    <t>286-8876</t>
-[...20 lines deleted...]
-    <phoneticPr fontId="18" type="noConversion"/>
+    <t>052-298-3194</t>
+  </si>
+  <si>
+    <t>052-296-8800</t>
   </si>
   <si>
     <t>052-288-3250</t>
-    <phoneticPr fontId="18" type="noConversion"/>
-[...43 lines deleted...]
-    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>052-295-3929</t>
+  </si>
+  <si>
+    <t>052-293-0977</t>
+  </si>
+  <si>
+    <t>052-224-7030</t>
+  </si>
+  <si>
+    <t>052-289-0256</t>
+  </si>
+  <si>
+    <t>052-219-6000</t>
+  </si>
+  <si>
+    <t>052-240-2500</t>
+  </si>
+  <si>
+    <t>현대종합건재</t>
   </si>
   <si>
     <t>052-298-1342</t>
-    <phoneticPr fontId="18" type="noConversion"/>
-[...56 lines deleted...]
-    <t>052-298-1342</t>
   </si>
   <si>
     <t>052-287-8366</t>
   </si>
   <si>
     <t>㈜아산상사</t>
   </si>
   <si>
     <t xml:space="preserve">울산광역시 북구 새장터6길 8-1 </t>
   </si>
   <si>
     <t>부일 테크놀러지</t>
   </si>
   <si>
     <t>세현공구철물전기안전총판</t>
   </si>
   <si>
     <t>울산광역시 북구 천곡길 198-22(천곡동)</t>
   </si>
   <si>
     <t>울산광역시 북구 매곡로 51 (신천동)</t>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>더베스트푸드식자재마트</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>롯데쇼핑(주)
 롯데마트
 진장점</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">
 울산광역시 북구 진장유통로64(진장동)
 </t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>052-282-2288</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>052-296-8245</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>052-291-3322</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>052-288-3320</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>052-293-2236</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>이마트24 호계주공점</t>
+  </si>
+  <si>
+    <t>노브랜드 울산신천점(이마트)</t>
+  </si>
+  <si>
+    <t>세븐일레븐 울산뉴호계중앙점</t>
+  </si>
+  <si>
+    <t>주식회사 한솔리테일소진담</t>
+  </si>
+  <si>
+    <t>세븐일레븐 울산명촌중앙점</t>
+  </si>
+  <si>
+    <t>이마트24 호계행복점</t>
+  </si>
+  <si>
+    <t>(주)우리마트 호계점</t>
+  </si>
+  <si>
+    <t>체크 홈마트</t>
+  </si>
+  <si>
+    <t>(주)코리아세븐 울산호계플러스</t>
+  </si>
+  <si>
+    <t>지에스25 울산호계타운점</t>
+  </si>
+  <si>
+    <t>(주)미네상사</t>
+  </si>
+  <si>
+    <t>GS25 연암공단점</t>
+  </si>
+  <si>
+    <t>(주)코리아세븐 울산현대기숙점</t>
+  </si>
+  <si>
+    <t>GS25 울산농소점</t>
+  </si>
+  <si>
+    <t>CU 울산명촌히어로점</t>
+  </si>
+  <si>
+    <t>GS25 양정현대타워점</t>
+  </si>
+  <si>
+    <t>조은 하우징</t>
+  </si>
+  <si>
+    <t>지에스(GS)25 매곡에뜰2차점</t>
+  </si>
+  <si>
+    <t>쿱스토어 울산매곡점</t>
+  </si>
+  <si>
+    <t>지에스 더 프레시 울산중산점</t>
+  </si>
+  <si>
+    <t>신천마트</t>
+  </si>
+  <si>
+    <t>씨유울산중산화정점</t>
+  </si>
+  <si>
+    <t>효성장터</t>
+  </si>
+  <si>
+    <t>(주)코리아세븐 울산중산현대점</t>
+  </si>
+  <si>
+    <t>씨유 울산뉴매곡점</t>
+  </si>
+  <si>
+    <t>씨유 울산매곡메르디앙점</t>
+  </si>
+  <si>
+    <t>씨유 울산중산이화점</t>
+  </si>
+  <si>
+    <t>씨유 울산호계신천점</t>
+  </si>
+  <si>
+    <t>(주)서원유통 탑마트 울산매곡점</t>
+  </si>
+  <si>
+    <t>씨유 천곡블루밍점</t>
+  </si>
+  <si>
+    <t>쿱스토어 울산천곡점</t>
+  </si>
+  <si>
+    <t>이마트24 울산아진점</t>
+  </si>
+  <si>
+    <t>지에스25 천곡쌍용점</t>
+  </si>
+  <si>
+    <t>씨유울산달천현대점</t>
+  </si>
+  <si>
+    <t>세븐일레븐 울산달천고점</t>
+  </si>
+  <si>
+    <t>지에스(GS)25 울산아진로점</t>
+  </si>
+  <si>
+    <t>울산북구지역자활센터</t>
+  </si>
+  <si>
+    <t>씨유 울산쌍용아진점</t>
+  </si>
+  <si>
+    <t>씨유 울산달천공단점</t>
+  </si>
+  <si>
+    <t>씨유 천곡코아루점</t>
+  </si>
+  <si>
+    <t>지에스(GS)25 강동효성점</t>
+  </si>
+  <si>
+    <t>대박마트</t>
+  </si>
+  <si>
+    <t>씨유울산구유해변점</t>
+  </si>
+  <si>
+    <t>몽돌휴게소, 시크릿타로</t>
+  </si>
+  <si>
+    <t>씨유울산머큐어스위첸점</t>
+  </si>
+  <si>
+    <t>이마트24 강동푸르지오점</t>
+  </si>
+  <si>
+    <t>씨유울산강동로또점</t>
+  </si>
+  <si>
+    <t>(주)메가마트 신선도원몰</t>
+  </si>
+  <si>
+    <t>(주)농협하나로유통울산농산물종</t>
+  </si>
+  <si>
+    <t>지에스(GS)25 울산북구명촌로점</t>
+  </si>
+  <si>
+    <t>씨유 울산뉴연암중앙점</t>
+  </si>
+  <si>
+    <t>이마트24 R울산효문점</t>
+  </si>
+  <si>
+    <t>세븐일레븐 울산연암벽산점</t>
+  </si>
+  <si>
+    <t>탑 후레쉬마트</t>
+  </si>
+  <si>
+    <t>씨유 진장사랑점</t>
+  </si>
+  <si>
+    <t>대성상사</t>
+  </si>
+  <si>
+    <t>코리아세븐 울산명촌원룸중앙점</t>
+  </si>
+  <si>
+    <t>이마트24 울산명촌점</t>
+  </si>
+  <si>
+    <t>씨유 울산명촌아드리아점</t>
+  </si>
+  <si>
+    <t>노브랜드 울산명촌점</t>
+  </si>
+  <si>
+    <t>집밥 한식뷔페</t>
+  </si>
+  <si>
+    <t>쿱스토어 울산화봉점</t>
+  </si>
+  <si>
+    <t>GS25연암햇살점</t>
+  </si>
+  <si>
+    <t>지에스(GS)25 송정풍경채점</t>
+  </si>
+  <si>
+    <t>미스터아빠 울산송정신도시점</t>
+  </si>
+  <si>
+    <t>씨유송정국민점</t>
+  </si>
+  <si>
+    <t>씨유울산뉴화봉점</t>
+  </si>
+  <si>
+    <t>씨유화봉휴먼시아점</t>
+  </si>
+  <si>
+    <t>지에스(GS)25 울산북구동아</t>
+  </si>
+  <si>
+    <t>씨유 울산송정화동로점</t>
+  </si>
+  <si>
+    <t>지에스25 울산송정시티점</t>
+  </si>
+  <si>
+    <t>지에스25 울산송정행복주택점</t>
+  </si>
+  <si>
+    <t>세븐일레븐 울산문화점</t>
+  </si>
+  <si>
+    <t>지에스(GS)25 울산율동한신점</t>
+  </si>
+  <si>
+    <t>한신마트</t>
+  </si>
+  <si>
+    <t>씨유 울산율동한신점</t>
+  </si>
+  <si>
+    <t>씨유 현대차울산기숙사점</t>
+  </si>
+  <si>
+    <t>씨유 현대차울산명촌중문점</t>
+  </si>
+  <si>
+    <t>세계로 할인 마트</t>
+  </si>
+  <si>
+    <t>GS25 염포미소점</t>
+  </si>
+  <si>
+    <t>에프원마켓</t>
+  </si>
+  <si>
+    <t>지에스25 신전현대점</t>
+  </si>
+  <si>
+    <t>이마트24R 염포중앙점</t>
+  </si>
+  <si>
+    <t>씨유 울산염포타운점</t>
+  </si>
+  <si>
+    <t>살림&amp;마트</t>
+  </si>
+  <si>
+    <t>우리들유통</t>
+  </si>
+  <si>
+    <t>(주)재경 유곡동지점(노브랜드)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대16길 11, 1층(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대로 19(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 당수골2길 53 (호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대중앙로 42 (호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대중앙로 37, 1층(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매산1로 17, 101호(신천동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매산로 66, 222동 지하1층 103,104호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 무룡1로  105, 1층(연암동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 609,기숙사 203동 1층</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산업로 1612, 1층(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌3길 7-15, 1층</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 치전1길 13 (양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로  266, 1층 (호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡1로 15-1, 105호, 106호(매곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천로 57, 1층 (매곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화정1길 22, 1동 1층 좌측(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡로 33-3 (신천동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천로 105, 1동 5호(매곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡1로 46(매곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매산로 65, 128동 101,106호(매곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화정4길 12 (중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로 365-1 (신천동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡로 93(매곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천로 103-19, 상가 201동 105호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천철장길 23, 1층(달천동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 아진로 41-3, 1층(상안동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로 237(호계동, 울산북구지역자</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 아진로 38 ,1층 103호.104호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 농공단지3길 12, 1층</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천로 30, 1층(천곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡남로 33, 103호 104호(천곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 판지1길 22 (구유동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동해안로 779, 1층 (어물동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 강동산하2로 7, 301동 105호(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산하중앙2로 260, 1층 104호, 105호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 두부곡4길 18, 1층(연암동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장12길 2 (진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로 16, 3층 3004호(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌1길 18,1층(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌13길 37,1층(명촌동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 상방1길 44, 1층(연암동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌11길 6-2(명촌동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌5길 12, 102호(진장동, 명촌아드</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌로 22, 1층(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 송도길 60, 1층(효문동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화산로 12-5, 1층(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 박상진2로 82 상가동 101~103호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화동로 11, 124동 110,11호(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 상방로 82, 1층(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화동로 112, 103호, 104호(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 박상진13로11, 102호(송정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 박상진4로 56, 107, 108호(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 810-1, 810-2</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 효정7길 16, 상가층 1, 2호(양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 599(양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 새장터6길 14, 1층 일부(염포동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 627, 1층(염포동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 669,1층 105호,106호(염포동)</t>
+  </si>
+  <si>
+    <t>울산광역시 중구 남외3길 15</t>
+  </si>
+  <si>
+    <t>울산광역시 남구 삼산로331번길 23(삼산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 중구 종가3길 18(유곡동)</t>
+  </si>
+  <si>
+    <t>010-8633-8522</t>
+  </si>
+  <si>
+    <t>010-3133-0966</t>
+  </si>
+  <si>
+    <t>010-8897-3253</t>
+  </si>
+  <si>
+    <t>010-5393-6018</t>
+  </si>
+  <si>
+    <t>010-2869-7543</t>
+  </si>
+  <si>
+    <t>010-7207-2413</t>
+  </si>
+  <si>
+    <t>010-3564-9245</t>
+  </si>
+  <si>
+    <t>010-3843-4230</t>
+  </si>
+  <si>
+    <t>010-8554-1238</t>
+  </si>
+  <si>
+    <t>010-4174-9248</t>
+  </si>
+  <si>
+    <t>010-8896-6497</t>
+  </si>
+  <si>
+    <t>010-3116-0162</t>
+  </si>
+  <si>
+    <t>052-292-6790</t>
+  </si>
+  <si>
+    <t>010-7323-7076</t>
+  </si>
+  <si>
+    <t>010-8273-5958</t>
+  </si>
+  <si>
+    <t>010-2887-9414</t>
+  </si>
+  <si>
+    <t>011-435-7564</t>
+  </si>
+  <si>
+    <t>011-881-2814</t>
+  </si>
+  <si>
+    <t>010-2122-5377</t>
+  </si>
+  <si>
+    <t>052-295-0077</t>
+  </si>
+  <si>
+    <t>010-8682-5938</t>
+  </si>
+  <si>
+    <t>010-2829-9952</t>
+  </si>
+  <si>
+    <t>010-3875-8397</t>
+  </si>
+  <si>
+    <t>010-8644-3030</t>
+  </si>
+  <si>
+    <t>010-9209-3255</t>
+  </si>
+  <si>
+    <t>010-6767-9874</t>
+  </si>
+  <si>
+    <t>010-2464-5140</t>
+  </si>
+  <si>
+    <t>010-3574-9874</t>
+  </si>
+  <si>
+    <t>010-8799-3579</t>
+  </si>
+  <si>
+    <t>010-7387-2406</t>
+  </si>
+  <si>
+    <t>010-2270-1885</t>
+  </si>
+  <si>
+    <t>011-571-9804</t>
+  </si>
+  <si>
+    <t>011-868-0528</t>
+  </si>
+  <si>
+    <t>011-588-3919</t>
+  </si>
+  <si>
+    <t>052-219-6022</t>
+  </si>
+  <si>
+    <t>052-258-8827</t>
+  </si>
+  <si>
+    <t>010-6525-7506</t>
+  </si>
+  <si>
+    <t>010-3839-5405</t>
+  </si>
+  <si>
+    <t>010-4827-8686</t>
+  </si>
+  <si>
+    <t>010-4565-1669</t>
+  </si>
+  <si>
+    <t>010-4845-1844</t>
+  </si>
+  <si>
+    <t>010-5418-8254</t>
+  </si>
+  <si>
+    <t>010-8347-9355</t>
+  </si>
+  <si>
+    <t>010-4543-7113</t>
+  </si>
+  <si>
+    <t>010-3120-3358</t>
+  </si>
+  <si>
+    <t>010-6399-6364</t>
+  </si>
+  <si>
+    <t>010-3546-3624</t>
+  </si>
+  <si>
+    <t>010-2036-9784</t>
+  </si>
+  <si>
+    <t>010-2514-1060</t>
+  </si>
+  <si>
+    <t>010-4159-6889</t>
+  </si>
+  <si>
+    <t>010-5479-8724</t>
+  </si>
+  <si>
+    <t>010-8239-0407</t>
+  </si>
+  <si>
+    <t>010 9925-0009</t>
+  </si>
+  <si>
+    <t>010-5348-7581</t>
+  </si>
+  <si>
+    <t>052-933-5008</t>
+  </si>
+  <si>
+    <t>011-862-1895</t>
+  </si>
+  <si>
+    <t>010-9388-4990</t>
+  </si>
+  <si>
+    <t>010-4596-2626</t>
+  </si>
+  <si>
+    <t>010-6623-4977</t>
+  </si>
+  <si>
+    <t>010-4948-7874</t>
+  </si>
+  <si>
+    <t>010-6666-0539</t>
+  </si>
+  <si>
+    <t>010-4148-7625</t>
+  </si>
+  <si>
+    <t>010-3858-3515</t>
+  </si>
+  <si>
+    <t>010-9388-0662</t>
+  </si>
+  <si>
+    <t>010-8638-2488</t>
+  </si>
+  <si>
+    <t>010-8918-6009</t>
+  </si>
+  <si>
+    <t>010-2811-7225</t>
+  </si>
+  <si>
+    <t>010-4162-6009</t>
+  </si>
+  <si>
+    <t>052-245-5403</t>
+  </si>
+  <si>
+    <t>울산광역시 중구 장춘로 162, 1층(학산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 171-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 935-5</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구호계동 732-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 693-11</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 693-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 681-8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 653-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 623-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 375</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 창평동 503-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 346-5 성우현대아파트 상가 107호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 334-11 필그린지하층 1호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 318-7</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 317-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 309-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 244 무지개타운 상가 1-107호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 905-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 309-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 683-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대중앙로 7</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 258-14</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 15B-11N</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 651-17  수동빌라 101</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 261-1번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 725-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 323-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 북구 호계동 275-8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 312-1 현대하이플러스 1층</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 733-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 624-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 270-5</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 277-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 290-13</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡동 629-3 010-9331-9893</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 275-8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡동 330-2 월드메르디앙상가 128동(A동) 101호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  매산로 65, 109호(매곡동, 월드상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 334-11 109,110호 필그린상가 내</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  호계동 672-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로 232-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천로 60, 104(매곡휴먼시아제상가동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡산업로 11(매곡동,지하1층)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대8길 45, 101호(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대5길 44-1(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 수동3길 9(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계2길 45(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로 337-10</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동236-1</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호수중앙로53(호계동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화산로75, 그린테라스1차 상가동104,105호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장로75(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동936-59</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대중앙로47</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로 332-1, B103호, B104호(신천동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 약수9길 18, 상가동 1층 103호(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천로60 상가 104호(매곡동,매곡휴먼시아)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산업로 1664-1(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천로 105, 1층 5호,6호,7호(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산로47-1 상가동 105호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 괴정1길122-1</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산산업3길12, 1층(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡1로92(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡로79</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산로48-1,113동 101,102,103호(중산동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산업로1454(신천동)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">울산광역시 북구 이화5길20, 제상가동 1층 103호,104호 </t>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천동 산176 아이파크 1차 100동</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 약수3길 117-7 401-101 중산디아채상가</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 아진로80, 1층(상안동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 고래로2-1(천곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 아진로117, 311동 101호, 102호(천곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡남로13, 1층(천곡동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 신답로 40, 110호(상안동, 지팝프라자)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡남로 34, 414동 1층 105~113호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자1길 35(정자동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동해안로1568(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자1길 55, 1층(정자동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 동해안로1583, 1층(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화암13길 1, 1층(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 무룡로1017</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 강동산하2로43, 125동101호(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산하중앙1로6, 112동 103호(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 강동산하2로7, 201동110호(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산하중앙2로277, b102호(산하동,퀸스타운)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 강동산하4로 21, 상가102호(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산하중앙2로 171, 1층(산하동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산하중앙3로 2, (102호, 103호1/2(산하동))</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 상방로149(연암동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산성로 19, 101,102호(효문동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 286-1</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌10길 3(명촌동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌동 122B 4L</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 383-1</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 효문동 812-1 울산아파트형공장 2-101</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암 8길 2</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌1길 9(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌10길24, 301-101(명촌동,평창1차 상가)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로 42-19(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산업로 1001, 지하1층(연암동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로51-10, 1층(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장24길28</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로200</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로78-6, 4층(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로4, 1층(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 산성로40 상가동103호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장로80(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌23길16(진장동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 송내14길 20(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 박상진3로73, 상가동 101,102호(송정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화산중앙로92(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화산6길8, 1층 107호(화봉동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 화산로104, 134동 401호~406호(송정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 박상진4로56, 107~108호(화봉동, LH1단지)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 무룡로68, B101호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정6길 32-1(양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 500-33 힐스테이트 상가1층</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 500-29 단지내상가 1층 106호</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 533(양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 598-3</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 599,현대자동차사택지역1층(양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 오치골2길 9(양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 573(양정동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 성내4길 40(염포동), 1층</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 방어진순환도로 1419-1(염포동)</t>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로312(신천동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대로 5(호계동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 갈밭길 10-5, 1층(신천동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로 332-1, B103호, B104호(현대하이플러스)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계매곡1로 31, 상가동 지하1층 B01호(에일린의뜰)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천로 26, 제101호, 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계로327-8, 상가동101,105호(신천동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계매곡1로55, 57 1층(호계동</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡산업로 175 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  호계로 286, 4층</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡동 542-10</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡동 542-27</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 394-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 430-1 신동아파트 상가</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 486-1 호계청구그린상가 102-101</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 1031</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 1029-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 1166-18 이화제일상가지하 101호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 이화5길 14-6(중산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 632-9</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 730 삼우타운상가1층 103호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 736 백산그린타워제상가동 101-103호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 90-8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 546-1 2층 6</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 1002</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  중산동 621</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  매곡동 711-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 극동스타클래스 상가A동 109호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신기3길 19-6(매곡동, 현대파크 상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중산동 808-9번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  매곡동 476 H프라자 104호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 130-11(신천로 24)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡동 854 푸르지오2단지 상가</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  매곡동 517 울산매곡주공아파트단지내상가 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 787 울산신천엠코타운 123동 101/102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호수중앙로 46, 111동 101호(호계동,한양수자인아파트</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 이화5길 20, 중산현대아파트 상가103,104호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계매곡1로 32, 104호(에일린의뜰 2차 상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 이화5길 23, 상가1층(중산동, 현대글로리아)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화정4길 12, 1층(중산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡로 157(매곡동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡산업로 35(매곡동, 자동차부품혁신센터)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신기3길 19-17, 1층(매곡동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상안동 26-2 쌍용아진아파트 2차단지내 지하상가</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천동 209 공동이용시설 내 102</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 시례동 292-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 1020-21</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 410-6 상가 1층</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 418-8 쌍용아진3차 상가 101호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 940-6 대동상가 A동 103호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 410-23</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 410-16번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 917-1 한진훼미리아파트 상가동 1층</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 410-6 아진프라자 108-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상안동 367-7</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천동 107-6 그린카운티상가1층 109</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  상안동 357-2 지팝프라자 1층 10</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천로103-19, B동 105호(달천동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 410-22 그린상가 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천동 892-106</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상안동 1222-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 502-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상안동 694-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 천곡동 555-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  천곡길137, 401동 106호 107호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상안동 367-7 맑은샘빌딩 101호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 달천로 9, 1층 103호(천곡동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 아진로77, 상가216동 107호(상안동, 쌍용아진2차상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신명동 152-33</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 산하동 521</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 169-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 643-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 79</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 당사동 501</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 31-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 무룡동 935-18</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 벽산아진아파트 A동 211호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 426-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신명동 309-4번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 정자동 645번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신명길 33-1(신명동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화암1길 52, 지하층(산하동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 강동산하5로 25, 1층 101,102호(산하동,효성해링턴2차</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  산하동 블루마시티 효성해링턴상가 A동 124호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 산하중앙3로 142, 102호(산하동, 서희스타힐스 상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 강동산하5로 25, 제상가동 123호(산하동, 블루마시티</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 784-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 효문동 409</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 효문동 60-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 효문동 766</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 효문동 816-8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 1276-31</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 291-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 375-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 294-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 302-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 353-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 363-6</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 370 진로아파트 상가</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 373-10</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 379-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 384-5</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 405-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 411-9</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 425</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  연암동 657-7</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상방로 162(연암동 415 벽산아파트 지하상가 101호)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장 명촌구획정리지구 126b 1n 평창1차 상가</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장 구획정리지구 126b 1n 평창아파트 상가 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 356-7</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 380-7</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 464</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌동 명촌주공아파트상가 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 115B 주공@상가 105호 106호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  진장동 56B-1N</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  명촌동 126B1-1L 평창리비에르2차상가동 106</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 진장명촌지구 126B1-1N</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 무룡1로 38, A동(연암동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장17길 10(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌동 115B1-1N</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 414-5</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 308-11</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 363-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 417-1번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 1261-10번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장2길 8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌18길 6-1(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 율동2길 8, 9107, 9108호(효문동, 코오롱하늘채 상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌17길 23, 8101동 103호(효성해링턴플레이스)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 이화5길 29-3, 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌18길 2, 1층, 2층(명촌동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 율동2길 8, 108, 109, 113, 114호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 효자로 107-1(효문동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 율동2길 8(효문동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로 28-17, 1층(진장동, KCC진장사옥)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통1로63-8, 209호(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 700(양정동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 525-19</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 996-5</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 146-5</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 57-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 175-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 194-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 419-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 994-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 138-6</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 457-6</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 산88-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 158-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 187</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 1001-8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 198-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로679</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 456-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 176-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 394-4번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 997-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로 609(염포동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 481-18</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  염포로 675, 상가동 104호(염포동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 260-25번지 염포성원상떼빌상가동 102</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 새장터1길 12-2, 102호(염포동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 중구 서동 68-5</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산과역시 남구 삼산로 288(삼산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 남구 삼산동1559-12</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 중구 약사동 약사지구일단의주택지조상사업내2b8l</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 중구 해오름4길11, 1층(남외동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 남구 갈밭로7(삼산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 중구 명난로29, 1층(태화동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동 264번지 호계주공단지상가내 101~104호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천동 신천지구 도시개발사업지구 내 14블럭 9롯트</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천공원로 15, 123동 101,102호(신천동,신천엠코타운</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 아진로 38,지하1호(상안동,쌍용아진1차상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 350-12</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 진장24길 3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌로 73, 1층(명촌동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 285-3 진장디플랙스 1층 1119호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로 16, 1125호(진장동, 진장디플렉스)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동285-5 106호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 매곡 1로6</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 효문동 664</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 821-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 286-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장19길 2(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 산업로 1023(연암동, 울산전문장례식장)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 남구 화합로 119(달동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장동 110-2 (주)자동차마을2층 2효문동</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상방로 110, 6동 지하1층 B-05호(연암동, 성원아파트)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포동 260-25 염포성원상떼빌상가 104호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 율동로 26, 상가동 201,202호(양정동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 치전1길 8</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 538-38</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 609-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 148-9(율동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 499-28</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동621-6</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 535-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 484-49</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 496-10</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 565-16</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 490-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 500-16 새마을아파트 상가 103호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 624-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 606-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 776-17</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 양정동 491-2 양정빌딩 1층 상가 3호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화동로 10</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 상방로 15(화봉동, 12번지상가)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 통샘10길 10(화봉동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 박상진3로 5 107동 103호, 104호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">울산광역시 북구 박상진2로 121, 401동 지하1층108 109 </t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 송정지구B-5BL 반도유보라아이비파크301, 302호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화동로 11(화봉동, 쌍용예가단지내124동101호)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 송정동 781-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 1440 주공아파트 부상가 102호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 446-10</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 886-5번지</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 650-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 449-17</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 470-9</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 426 대우A상가 104호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 464-12</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 452 동아청구아파트 상가내</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 674-12</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 중보길 81(중산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 639-1 효성삼환아파트 상가106호</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 894-1 청우아파트 상가</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 640-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 463-1</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 448-2</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 452 동아아파트 상가 114</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 화봉동 642-12</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌9길 10, 1층(명촌동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 남구 정동로6번길 13(삼산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 명촌13길 37, 1층(명촌동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장유통로 51-7(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 남구 신정로126번길 30(신정동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 동대로25(호계동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장로75(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 호계동936-59</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 신천로 57(매곡동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 연암동 302-4</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장17길 10(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장24길28</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 염포로200</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 진장로80(진장동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 이화5길 14-6(중산동)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구 시례동 292-3</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>특수규격마대(특수종량제봉투) 판매소</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>종량제봉투 판매소</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -4734,52 +5384,69 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -4923,51 +5590,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -5035,50 +5702,65 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -5167,70 +5849,82 @@
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - 강조색1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 강조색2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 강조색3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 강조색4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 강조색5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 강조색6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 강조색1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 강조색2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 강조색3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 강조색4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 강조색5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 강조색6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 강조색1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 강조색2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 강조색3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 강조색4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 강조색5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 강조색6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="강조색1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="강조색2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="강조색3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -5516,8304 +6210,9329 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D598"/>
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+  </sheetPr>
+  <dimension ref="A1:D640"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.5" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="31" style="1" customWidth="1"/>
+    <col min="3" max="3" width="62.25" style="1" customWidth="1"/>
+    <col min="4" max="4" width="18.25" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:4" ht="26.25" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D3" s="3" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="4">
+        <v>1</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="4">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="4">
+        <v>3</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="4">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="4">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="4">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="4">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D10" s="5"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="4">
+        <v>8</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="4">
+        <v>9</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="4">
+        <v>10</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="4">
+        <v>11</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="4">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A16" s="4">
+        <v>13</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="4">
+        <v>14</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="4">
+        <v>15</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="4">
+        <v>16</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="4">
+        <v>17</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="4">
+        <v>18</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="4">
+        <v>19</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="4">
+        <v>20</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="4">
+        <v>21</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="4">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="4">
+        <v>23</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="4">
+        <v>24</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="4">
+        <v>25</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="4">
+        <v>26</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D29" s="5"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="4">
+        <v>27</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D30" s="5"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="4">
+        <v>28</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D31" s="5"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="4">
+        <v>29</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1085017884</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="4">
+        <v>30</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="4">
+        <v>31</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="4">
+        <v>32</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="4">
+        <v>33</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="4">
+        <v>34</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="4">
+        <v>35</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="4">
+        <v>36</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D39" s="5"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="4">
+        <v>37</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D40" s="5"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="4">
+        <v>38</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="5"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="4">
+        <v>39</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D42" s="5"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="4">
+        <v>40</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="4">
+        <v>41</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="4">
+        <v>42</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="4">
+        <v>43</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="4">
+        <v>44</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="4">
+        <v>45</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="4">
+        <v>46</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="4">
+        <v>47</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="4">
+        <v>48</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="4">
+        <v>49</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="4">
+        <v>50</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="4">
+        <v>51</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="4">
+        <v>52</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="4">
+        <v>53</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="4">
+        <v>54</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="4">
+        <v>55</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="4">
+        <v>56</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="4">
+        <v>57</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="4">
+        <v>58</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D61" s="5">
+        <v>1053257948</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="4">
+        <v>59</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="4">
+        <v>60</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D63" s="5"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="4">
+        <v>61</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D64" s="5">
+        <v>1088474556</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="4">
+        <v>62</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D65" s="5">
+        <v>1035779414</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="4">
+        <v>63</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D66" s="5"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="4">
+        <v>64</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="4">
+        <v>65</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="4">
+        <v>66</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="4">
+        <v>67</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D70" s="5"/>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="4">
+        <v>68</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="4">
+        <v>69</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="4">
+        <v>70</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="4">
+        <v>71</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D74" s="5"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="4">
+        <v>72</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D75" s="5">
+        <v>1071114999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="4">
+        <v>73</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D76" s="5">
+        <v>522827356</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="4">
+        <v>74</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D77" s="5">
+        <v>1095517150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="4">
+        <v>75</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D78" s="5">
+        <v>1048533255</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="4">
+        <v>76</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D79" s="5">
+        <v>1028650204</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="4">
+        <v>77</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" s="5">
+        <v>1085463979</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="4">
+        <v>78</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D81" s="5">
+        <v>1035660475</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="4">
+        <v>79</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D82" s="5">
+        <v>1095094445</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A83" s="4">
+        <v>80</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D83" s="5">
+        <v>522883250</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A84" s="4">
+        <v>81</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D84" s="5">
+        <v>1045833929</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A85" s="4">
+        <v>82</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D85" s="5">
+        <v>1028299952</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A86" s="4">
+        <v>83</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D86" s="5">
+        <v>1028680879</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A87" s="4">
+        <v>84</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D87" s="5"/>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A88" s="4">
+        <v>85</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D88" s="5"/>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A89" s="4">
+        <v>86</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D89" s="5"/>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A90" s="4">
+        <v>87</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A91" s="4">
+        <v>88</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D91" s="5">
+        <v>1052860555</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A92" s="4">
+        <v>89</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D92" s="5">
+        <v>1085063929</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A93" s="4">
+        <v>90</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D93" s="5">
+        <v>1033349610</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A94" s="4">
+        <v>91</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A95" s="4">
+        <v>92</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D95" s="5">
+        <v>1020865544</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A96" s="4">
+        <v>93</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D96" s="5">
+        <v>1038157168</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A97" s="4">
+        <v>94</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A98" s="4">
+        <v>95</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D98" s="5"/>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A99" s="4">
+        <v>96</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D99" s="5">
+        <v>1029944727</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A100" s="4">
+        <v>97</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="D100" s="5"/>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A101" s="4">
+        <v>98</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D101" s="5"/>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A102" s="4">
+        <v>99</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D102" s="5">
+        <v>1093089624</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A103" s="4">
+        <v>100</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D103" s="5">
+        <v>1032580418</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A104" s="4">
+        <v>101</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A105" s="4">
+        <v>102</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D105" s="5">
+        <v>1055748140</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A106" s="4">
+        <v>103</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D106" s="5"/>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A107" s="4">
+        <v>104</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D107" s="5"/>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A108" s="4">
+        <v>105</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D108" s="5"/>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A109" s="4">
+        <v>106</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D109" s="5"/>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A110" s="4">
+        <v>107</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D110" s="5"/>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A111" s="4">
+        <v>108</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D111" s="5">
+        <v>1098665321</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A112" s="4">
+        <v>109</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D112" s="5">
+        <v>1031342231</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A113" s="4">
+        <v>110</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A114" s="4">
+        <v>111</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D114" s="5"/>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A115" s="4">
+        <v>112</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D115" s="5"/>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A116" s="4">
+        <v>113</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D116" s="5">
+        <v>1047223050</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A117" s="4">
+        <v>114</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D117" s="5">
+        <v>1097888730</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A118" s="4">
+        <v>115</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D118" s="5"/>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A119" s="4">
+        <v>116</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D119" s="5"/>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A120" s="4">
+        <v>117</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A121" s="4">
+        <v>118</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A122" s="4">
+        <v>119</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A123" s="4">
+        <v>120</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A124" s="4">
+        <v>121</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A125" s="4">
+        <v>122</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A126" s="4">
+        <v>123</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A127" s="4">
+        <v>124</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A128" s="4">
+        <v>125</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A129" s="4">
+        <v>126</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A130" s="4">
+        <v>127</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A131" s="4">
+        <v>128</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A132" s="4">
+        <v>129</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A133" s="4">
+        <v>130</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A134" s="4">
+        <v>131</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A135" s="4">
+        <v>132</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A136" s="4">
+        <v>133</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A137" s="4">
+        <v>134</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A138" s="4">
+        <v>135</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A139" s="4">
+        <v>136</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A140" s="4">
+        <v>137</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D140" s="5">
+        <v>1085007512</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A141" s="4">
+        <v>138</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D141" s="5">
+        <v>1051400632</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A142" s="4">
+        <v>139</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A143" s="4">
+        <v>140</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A144" s="4">
+        <v>141</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A145" s="4">
+        <v>142</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="D145" s="5">
+        <v>2968245</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A146" s="4">
+        <v>143</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D146" s="5"/>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A147" s="4">
+        <v>144</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D147" s="5">
+        <v>1053123346</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A148" s="4">
+        <v>145</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A149" s="4">
+        <v>146</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D149" s="5"/>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A150" s="4">
+        <v>147</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D150" s="5">
+        <v>1026406331</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A151" s="4">
+        <v>148</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A152" s="4">
+        <v>149</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A153" s="4">
+        <v>150</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D153" s="5">
+        <v>1085512631</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A154" s="4">
+        <v>151</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="D154" s="5">
+        <v>1026363370</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A155" s="4">
+        <v>152</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D155" s="5">
+        <v>1091049540</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A156" s="4">
+        <v>153</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D156" s="5">
+        <v>1027024975</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A157" s="4">
+        <v>154</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D157" s="5"/>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A158" s="4">
+        <v>155</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A159" s="4">
+        <v>156</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A160" s="4">
+        <v>157</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A161" s="4">
+        <v>158</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D161" s="5">
+        <v>1080338777</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A162" s="4">
+        <v>159</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D162" s="5">
+        <v>1050253000</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A163" s="4">
+        <v>160</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D163" s="5">
+        <v>1075764915</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A164" s="4">
+        <v>161</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D164" s="5">
+        <v>1038740872</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A165" s="4">
+        <v>162</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D165" s="5">
+        <v>522927289</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A166" s="4">
+        <v>163</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A167" s="4">
+        <v>164</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A168" s="4">
+        <v>165</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D168" s="5">
+        <v>522549570</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A169" s="4">
+        <v>166</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D169" s="5"/>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A170" s="4">
+        <v>167</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D170" s="5">
+        <v>1020931641</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A171" s="4">
+        <v>168</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D171" s="5">
+        <v>1053197632</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A172" s="4">
+        <v>169</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D172" s="5">
+        <v>1094353369</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A173" s="4">
+        <v>170</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D173" s="5">
+        <v>1093133005</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A174" s="4">
+        <v>171</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A175" s="4">
+        <v>172</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D175" s="5">
+        <v>1025651608</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A176" s="4">
+        <v>173</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A177" s="4">
+        <v>174</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="D177" s="5">
+        <v>522826249</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A178" s="4">
+        <v>175</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D178" s="5">
+        <v>1055191263</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A179" s="4">
+        <v>176</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="D179" s="5">
+        <v>1041160296</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A180" s="4">
+        <v>177</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D180" s="5">
+        <v>1048533255</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A181" s="4">
+        <v>178</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="D181" s="5">
+        <v>1033332448</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A182" s="4">
+        <v>179</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D182" s="5">
+        <v>1071878701</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A183" s="4">
+        <v>180</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D183" s="5">
+        <v>1091734478</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A184" s="4">
+        <v>181</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="D184" s="5">
+        <v>1054802152</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A185" s="4">
+        <v>182</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D185" s="5">
+        <v>1085501696</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A186" s="4">
+        <v>183</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="D186" s="5">
+        <v>1020543037</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A187" s="4">
+        <v>184</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="D187" s="5">
+        <v>1020543037</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A188" s="4">
+        <v>185</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="D188" s="5"/>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A189" s="4">
+        <v>186</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D189" s="5"/>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A190" s="4">
+        <v>187</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="D190" s="5"/>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A191" s="4">
+        <v>188</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="D191" s="5"/>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A192" s="4">
+        <v>189</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="D192" s="5">
+        <v>1055054819</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A193" s="4">
+        <v>190</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D193" s="5"/>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A194" s="4">
+        <v>191</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D194" s="5">
+        <v>1033492461</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A195" s="4">
+        <v>192</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A196" s="4">
+        <v>193</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A197" s="4">
+        <v>194</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D197" s="5">
+        <v>1075135955</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A198" s="4">
+        <v>195</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D198" s="5">
+        <v>1047698294</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A199" s="4">
+        <v>196</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A200" s="4">
+        <v>197</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A201" s="4">
+        <v>198</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D201" s="5"/>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A202" s="4">
+        <v>199</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A203" s="4">
+        <v>200</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A204" s="4">
+        <v>201</v>
+      </c>
+      <c r="B204" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A205" s="4">
+        <v>202</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A206" s="4">
+        <v>203</v>
+      </c>
+      <c r="B206" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A207" s="4">
+        <v>204</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A208" s="4">
+        <v>205</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A209" s="4">
+        <v>206</v>
+      </c>
+      <c r="B209" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A210" s="4">
+        <v>207</v>
+      </c>
+      <c r="B210" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A211" s="4">
+        <v>208</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A212" s="4">
+        <v>209</v>
+      </c>
+      <c r="B212" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A213" s="4">
+        <v>210</v>
+      </c>
+      <c r="B213" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A214" s="4">
+        <v>211</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A215" s="4">
+        <v>212</v>
+      </c>
+      <c r="B215" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A216" s="4">
+        <v>213</v>
+      </c>
+      <c r="B216" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A217" s="4">
+        <v>214</v>
+      </c>
+      <c r="B217" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A218" s="4">
+        <v>215</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A219" s="4">
+        <v>216</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D219" s="5">
+        <v>1054888102</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A220" s="4">
+        <v>217</v>
+      </c>
+      <c r="B220" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A221" s="4">
+        <v>218</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A222" s="4">
+        <v>219</v>
+      </c>
+      <c r="B222" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A223" s="4">
+        <v>220</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A224" s="4">
+        <v>221</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A225" s="4">
+        <v>222</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A226" s="4">
+        <v>223</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A227" s="4">
+        <v>224</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A228" s="4">
+        <v>225</v>
+      </c>
+      <c r="B228" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D228" s="5">
+        <v>1085398778</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A229" s="4">
+        <v>226</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A230" s="4">
+        <v>227</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A231" s="4">
+        <v>228</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A232" s="4">
+        <v>229</v>
+      </c>
+      <c r="B232" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A233" s="4">
+        <v>230</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A234" s="4">
+        <v>231</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D234" s="5">
+        <v>1077030977</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A235" s="4">
+        <v>232</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A236" s="4">
+        <v>233</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D236" s="5">
+        <v>1035878723</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A237" s="4">
+        <v>234</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A238" s="4">
+        <v>235</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D238" s="5">
+        <v>1097032577</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A239" s="4">
+        <v>236</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A240" s="4">
+        <v>237</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C240" s="6" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D240" s="5">
+        <v>1098111989</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A241" s="4">
+        <v>238</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="D241" s="5">
+        <v>522955009</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A242" s="4">
+        <v>239</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D242" s="5">
+        <v>1072292193</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A243" s="4">
+        <v>240</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D243" s="5">
+        <v>1035182314</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A244" s="4">
+        <v>241</v>
+      </c>
+      <c r="B244" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="D244" s="5">
+        <v>11045935029</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A245" s="4">
+        <v>242</v>
+      </c>
+      <c r="B245" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="D245" s="5">
+        <v>1087194554</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A246" s="4">
+        <v>243</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A247" s="4">
+        <v>244</v>
+      </c>
+      <c r="B247" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="D247" s="5"/>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A248" s="4">
+        <v>245</v>
+      </c>
+      <c r="B248" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="C248" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="D248" s="5">
+        <v>1082373027</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A249" s="4">
+        <v>246</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D249" s="5">
+        <v>1072687741</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A250" s="4">
+        <v>247</v>
+      </c>
+      <c r="B250" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C250" s="6" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D250" s="5">
+        <v>1033727671</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A251" s="4">
+        <v>248</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A252" s="4">
+        <v>249</v>
+      </c>
+      <c r="B252" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C252" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D252" s="5">
+        <v>1071435414</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A253" s="4">
+        <v>250</v>
+      </c>
+      <c r="B253" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A254" s="4">
+        <v>251</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C254" s="6" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D254" s="5"/>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A255" s="4">
+        <v>252</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C255" s="6" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D255" s="5"/>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A256" s="4">
+        <v>253</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C256" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D256" s="5"/>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A257" s="4">
+        <v>254</v>
+      </c>
+      <c r="B257" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D257" s="5">
+        <v>1085082344</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A258" s="4">
+        <v>255</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C258" s="6" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A259" s="4">
+        <v>256</v>
+      </c>
+      <c r="B259" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C259" s="6" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A260" s="4">
+        <v>257</v>
+      </c>
+      <c r="B260" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="C260" s="6" t="s">
         <v>1442</v>
       </c>
-    </row>
-[...330 lines deleted...]
-      <c r="D25" s="1" t="s">
+      <c r="D260" s="5" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A261" s="4">
+        <v>258</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C261" s="6" t="s">
         <v>1443</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="D29" s="1" t="s">
+      <c r="D261" s="5" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A262" s="4">
+        <v>259</v>
+      </c>
+      <c r="B262" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="C262" s="6" t="s">
         <v>1444</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C30" s="1" t="s">
+      <c r="D262" s="5" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A263" s="4">
+        <v>260</v>
+      </c>
+      <c r="B263" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="C263" s="6" t="s">
         <v>1445</v>
       </c>
-      <c r="D30" s="1"/>
-[...75 lines deleted...]
-      <c r="B36" s="1" t="s">
+      <c r="D263" s="5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A264" s="4">
+        <v>261</v>
+      </c>
+      <c r="B264" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A265" s="4">
+        <v>262</v>
+      </c>
+      <c r="B265" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="C265" s="6" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A266" s="4">
+        <v>263</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="C266" s="6" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A267" s="4">
+        <v>264</v>
+      </c>
+      <c r="B267" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="C267" s="6" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A268" s="4">
+        <v>265</v>
+      </c>
+      <c r="B268" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="C268" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A269" s="4">
+        <v>266</v>
+      </c>
+      <c r="B269" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="C269" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="D269" s="5">
+        <v>1025058852</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A270" s="4">
+        <v>267</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C270" s="6" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A271" s="4">
+        <v>268</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A272" s="4">
+        <v>269</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="C272" s="6" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A273" s="4">
+        <v>270</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="C273" s="6" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A274" s="4">
+        <v>271</v>
+      </c>
+      <c r="B274" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A275" s="4">
+        <v>272</v>
+      </c>
+      <c r="B275" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C275" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A276" s="4">
+        <v>273</v>
+      </c>
+      <c r="B276" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="C276" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A277" s="4">
+        <v>274</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C277" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A278" s="4">
+        <v>275</v>
+      </c>
+      <c r="B278" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="C278" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="D278" s="5">
+        <v>1071699094</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A279" s="4">
+        <v>276</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="C279" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="D279" s="5">
+        <v>1041368008</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A280" s="4">
+        <v>277</v>
+      </c>
+      <c r="B280" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="C280" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A281" s="4">
+        <v>278</v>
+      </c>
+      <c r="B281" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A282" s="4">
+        <v>279</v>
+      </c>
+      <c r="B282" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="D282" s="5">
+        <v>1084380903</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A283" s="4">
+        <v>280</v>
+      </c>
+      <c r="B283" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A284" s="4">
+        <v>281</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="C284" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="D284" s="5">
+        <v>1055835841</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A285" s="4">
+        <v>282</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="C285" s="6"/>
+      <c r="D285" s="5" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A286" s="4">
+        <v>283</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="C286" s="6" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D286" s="5"/>
+    </row>
+    <row r="287" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A287" s="4">
+        <v>284</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="C287" s="6" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D287" s="5">
+        <v>522815565</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A288" s="4">
+        <v>285</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C288" s="6" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D288" s="5">
+        <v>1038743681</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A289" s="4">
+        <v>286</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C289" s="6" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D289" s="5"/>
+    </row>
+    <row r="290" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A290" s="4">
+        <v>287</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="C290" s="6" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A291" s="4">
+        <v>288</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="C291" s="6" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A292" s="4">
+        <v>289</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="C292" s="6" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D292" s="5">
+        <v>1075760780</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A293" s="4">
+        <v>290</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D293" s="5">
+        <v>1040868671</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A294" s="4">
+        <v>291</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="C294" s="6" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D294" s="5">
+        <v>522958111</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A295" s="4">
+        <v>292</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="C295" s="6" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D295" s="5">
+        <v>1063006813</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A296" s="4">
+        <v>293</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C296" s="6" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D296" s="5"/>
+    </row>
+    <row r="297" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A297" s="4">
+        <v>294</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D297" s="5">
+        <v>1042559639</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A298" s="4">
+        <v>295</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C298" s="6" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D298" s="5">
+        <v>1033596708</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A299" s="4">
+        <v>296</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="C299" s="6" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D299" s="5">
+        <v>1055089238</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A300" s="4">
+        <v>297</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="C300" s="6" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D300" s="5">
+        <v>1055049851</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A301" s="4">
+        <v>298</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="C301" s="6" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D301" s="5">
+        <v>1028839870</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A302" s="4">
+        <v>299</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="C302" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A303" s="4">
+        <v>300</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="C303" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A304" s="4">
+        <v>301</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="D304" s="5">
+        <v>1027699709</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A305" s="4">
+        <v>302</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="C305" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="D305" s="5"/>
+    </row>
+    <row r="306" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A306" s="4">
+        <v>303</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="C306" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="D306" s="5">
+        <v>1038891189</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A307" s="4">
+        <v>304</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C307" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="D307" s="5">
+        <v>1038636185</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A308" s="4">
+        <v>305</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="C308" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="D308" s="5">
+        <v>1045820105</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A309" s="4">
+        <v>306</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="D309" s="5">
+        <v>1038012344</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A310" s="4">
+        <v>307</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C310" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A311" s="4">
+        <v>308</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A312" s="4">
+        <v>309</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="C312" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="D312" s="5">
+        <v>1023246538</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A313" s="4">
+        <v>310</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="D313" s="5">
+        <v>1089707879</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A314" s="4">
+        <v>311</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="C314" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="D314" s="5">
+        <v>1054365742</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A315" s="4">
+        <v>312</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C315" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D315" s="5">
+        <v>1092348288</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A316" s="4">
+        <v>313</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="C316" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="D316" s="5"/>
+    </row>
+    <row r="317" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A317" s="4">
+        <v>314</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C317" s="6" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D317" s="5"/>
+    </row>
+    <row r="318" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A318" s="4">
+        <v>315</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C318" s="6" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D318" s="5">
+        <v>1077637387</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A319" s="4">
+        <v>316</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C319" s="6" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D319" s="5"/>
+    </row>
+    <row r="320" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A320" s="4">
+        <v>317</v>
+      </c>
+      <c r="B320" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C320" s="6" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D320" s="5"/>
+    </row>
+    <row r="321" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A321" s="4">
+        <v>318</v>
+      </c>
+      <c r="B321" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C321" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D321" s="5"/>
+    </row>
+    <row r="322" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A322" s="4">
+        <v>319</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C322" s="6" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A323" s="4">
+        <v>320</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="C323" s="6" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A324" s="4">
+        <v>321</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C324" s="6" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A325" s="4">
+        <v>322</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A326" s="4">
+        <v>323</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A327" s="4">
+        <v>324</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="C327" s="6" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A328" s="4">
+        <v>325</v>
+      </c>
+      <c r="B328" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="C328" s="6" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A329" s="4">
+        <v>326</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="C329" s="6" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D329" s="5" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A330" s="4">
+        <v>327</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="C330" s="6" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A331" s="4">
+        <v>328</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A332" s="4">
+        <v>329</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="C332" s="6" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A333" s="4">
+        <v>330</v>
+      </c>
+      <c r="B333" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="C333" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A334" s="4">
+        <v>331</v>
+      </c>
+      <c r="B334" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...136 lines deleted...]
-      <c r="D46" s="1" t="s">
+      <c r="C334" s="6" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A335" s="4">
+        <v>332</v>
+      </c>
+      <c r="B335" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="C335" s="6" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A336" s="4">
+        <v>333</v>
+      </c>
+      <c r="B336" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="C336" s="6" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A337" s="4">
+        <v>334</v>
+      </c>
+      <c r="B337" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A338" s="4">
+        <v>335</v>
+      </c>
+      <c r="B338" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="C338" s="6" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D338" s="5" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A339" s="4">
+        <v>336</v>
+      </c>
+      <c r="B339" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="C339" s="6" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D339" s="5" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A340" s="4">
+        <v>337</v>
+      </c>
+      <c r="B340" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="C340" s="6" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D340" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A341" s="4">
+        <v>338</v>
+      </c>
+      <c r="B341" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="C341" s="6" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D341" s="5" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A342" s="4">
+        <v>339</v>
+      </c>
+      <c r="B342" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="C342" s="6" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D342" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A343" s="4">
+        <v>340</v>
+      </c>
+      <c r="B343" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="C343" s="6" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D343" s="5">
+        <v>1046599506</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A344" s="4">
+        <v>341</v>
+      </c>
+      <c r="B344" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="C344" s="6" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A345" s="4">
+        <v>342</v>
+      </c>
+      <c r="B345" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="C345" s="6" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A346" s="4">
+        <v>343</v>
+      </c>
+      <c r="B346" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C346" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A347" s="4">
+        <v>344</v>
+      </c>
+      <c r="B347" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="C347" s="6" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D347" s="5" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A348" s="4">
+        <v>345</v>
+      </c>
+      <c r="B348" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="C348" s="6" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D348" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A349" s="4">
+        <v>346</v>
+      </c>
+      <c r="B349" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="C349" s="6" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D349" s="5" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A350" s="4">
+        <v>347</v>
+      </c>
+      <c r="B350" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="C350" s="6" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A351" s="4">
+        <v>348</v>
+      </c>
+      <c r="B351" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="C351" s="6" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A352" s="4">
+        <v>349</v>
+      </c>
+      <c r="B352" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="C352" s="6" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D352" s="5" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A353" s="4">
+        <v>350</v>
+      </c>
+      <c r="B353" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="C353" s="6" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D353" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A354" s="4">
+        <v>351</v>
+      </c>
+      <c r="B354" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="C354" s="6" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D354" s="5" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A355" s="4">
+        <v>352</v>
+      </c>
+      <c r="B355" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C355" s="6" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D355" s="5" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A356" s="4">
+        <v>353</v>
+      </c>
+      <c r="B356" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="C356" s="6" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D356" s="5" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A357" s="4">
+        <v>354</v>
+      </c>
+      <c r="B357" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="C357" s="6" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D357" s="5" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A358" s="4">
+        <v>355</v>
+      </c>
+      <c r="B358" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="C358" s="6" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D358" s="5" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A359" s="4">
+        <v>356</v>
+      </c>
+      <c r="B359" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="C359" s="6" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D359" s="5" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A360" s="4">
+        <v>357</v>
+      </c>
+      <c r="B360" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C360" s="6" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D360" s="5" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A361" s="4">
+        <v>358</v>
+      </c>
+      <c r="B361" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="C361" s="6" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A362" s="4">
+        <v>359</v>
+      </c>
+      <c r="B362" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="C362" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A363" s="4">
+        <v>360</v>
+      </c>
+      <c r="B363" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="C363" s="6" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D363" s="5">
+        <v>1099889351</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A364" s="4">
+        <v>361</v>
+      </c>
+      <c r="B364" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="C364" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="D364" s="5" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A365" s="4">
+        <v>362</v>
+      </c>
+      <c r="B365" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="C365" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A366" s="4">
+        <v>363</v>
+      </c>
+      <c r="B366" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="C366" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="D366" s="5">
+        <v>1067666937</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A367" s="4">
+        <v>364</v>
+      </c>
+      <c r="B367" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="C367" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A368" s="4">
+        <v>365</v>
+      </c>
+      <c r="B368" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="C368" s="6" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D368" s="5" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A369" s="4">
+        <v>366</v>
+      </c>
+      <c r="B369" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="C369" s="6" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A370" s="4">
+        <v>367</v>
+      </c>
+      <c r="B370" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="C370" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D370" s="5" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A371" s="4">
+        <v>368</v>
+      </c>
+      <c r="B371" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="C371" s="6" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A372" s="4">
+        <v>369</v>
+      </c>
+      <c r="B372" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="C372" s="6" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D372" s="5" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A373" s="4">
+        <v>370</v>
+      </c>
+      <c r="B373" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="C373" s="6" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D373" s="5">
+        <v>118503981</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A374" s="4">
+        <v>371</v>
+      </c>
+      <c r="B374" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C374" s="6" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D374" s="5">
+        <v>1093328703</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A375" s="4">
+        <v>372</v>
+      </c>
+      <c r="B375" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="C375" s="6" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D375" s="5">
+        <v>522883422</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A376" s="4">
+        <v>373</v>
+      </c>
+      <c r="B376" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C376" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="D376" s="5"/>
+    </row>
+    <row r="377" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A377" s="4">
+        <v>374</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="C377" s="6" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D377" s="5" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A378" s="4">
+        <v>375</v>
+      </c>
+      <c r="B378" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="C378" s="6" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D378" s="5" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A379" s="4">
+        <v>376</v>
+      </c>
+      <c r="B379" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="C379" s="6" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D379" s="5" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A380" s="4">
+        <v>377</v>
+      </c>
+      <c r="B380" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="C380" s="6" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D380" s="5" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A381" s="4">
+        <v>378</v>
+      </c>
+      <c r="B381" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="C381" s="6" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D381" s="5" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A382" s="4">
+        <v>379</v>
+      </c>
+      <c r="B382" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="C382" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="D382" s="5" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A383" s="4">
+        <v>380</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="C383" s="6" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D383" s="5"/>
+    </row>
+    <row r="384" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A384" s="4">
+        <v>381</v>
+      </c>
+      <c r="B384" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="C384" s="6" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D384" s="5" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A385" s="4">
+        <v>382</v>
+      </c>
+      <c r="B385" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="C385" s="6" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D385" s="5" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A386" s="4">
+        <v>383</v>
+      </c>
+      <c r="B386" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="C386" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="D386" s="5"/>
+    </row>
+    <row r="387" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A387" s="4">
+        <v>384</v>
+      </c>
+      <c r="B387" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="C387" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="D387" s="5" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A388" s="4">
+        <v>385</v>
+      </c>
+      <c r="B388" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="C388" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="D388" s="5">
+        <v>2892061</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A389" s="4">
+        <v>386</v>
+      </c>
+      <c r="B389" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="C389" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="D389" s="5" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A390" s="4">
+        <v>387</v>
+      </c>
+      <c r="B390" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="C390" s="6" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D390" s="5" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A391" s="4">
+        <v>388</v>
+      </c>
+      <c r="B391" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="C391" s="6" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D391" s="5" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A392" s="4">
+        <v>389</v>
+      </c>
+      <c r="B392" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="C392" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="D392" s="5"/>
+    </row>
+    <row r="393" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A393" s="4">
+        <v>390</v>
+      </c>
+      <c r="B393" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="C393" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="D393" s="5">
+        <v>1093447822</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A394" s="4">
+        <v>391</v>
+      </c>
+      <c r="B394" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="C394" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="D394" s="5">
+        <v>1032329725</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A395" s="4">
+        <v>392</v>
+      </c>
+      <c r="B395" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="C395" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="D395" s="5" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A396" s="4">
+        <v>393</v>
+      </c>
+      <c r="B396" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="C396" s="6" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D396" s="5" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A397" s="4">
+        <v>394</v>
+      </c>
+      <c r="B397" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="C397" s="6" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D397" s="5">
+        <v>1038062824</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A398" s="4">
+        <v>395</v>
+      </c>
+      <c r="B398" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="C398" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="D398" s="5">
+        <v>522402511</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A399" s="4">
+        <v>396</v>
+      </c>
+      <c r="B399" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="C399" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="D399" s="5" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A400" s="4">
+        <v>397</v>
+      </c>
+      <c r="B400" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="C400" s="6" t="s">
         <v>126</v>
       </c>
-    </row>
-[...728 lines deleted...]
-      <c r="B104" s="1" t="s">
+      <c r="D400" s="5" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A401" s="4">
+        <v>398</v>
+      </c>
+      <c r="B401" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="C401" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="D401" s="5" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A402" s="4">
+        <v>399</v>
+      </c>
+      <c r="B402" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="C402" s="6" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D402" s="5" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A403" s="4">
+        <v>400</v>
+      </c>
+      <c r="B403" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="C403" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="D403" s="5" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A404" s="4">
+        <v>401</v>
+      </c>
+      <c r="B404" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="C404" s="6" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D404" s="5" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A405" s="4">
+        <v>402</v>
+      </c>
+      <c r="B405" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="C405" s="6" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D405" s="5">
+        <v>1029084732</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A406" s="4">
+        <v>403</v>
+      </c>
+      <c r="B406" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="C406" s="6" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D406" s="5">
+        <v>1045852198</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A407" s="4">
+        <v>404</v>
+      </c>
+      <c r="B407" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="C407" s="6" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D407" s="5" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A408" s="4">
+        <v>405</v>
+      </c>
+      <c r="B408" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="C408" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="D408" s="5" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A409" s="4">
+        <v>406</v>
+      </c>
+      <c r="B409" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="C409" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D409" s="5">
+        <v>1020344840</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A410" s="4">
+        <v>407</v>
+      </c>
+      <c r="B410" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C410" s="6" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D410" s="5" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A411" s="4">
+        <v>408</v>
+      </c>
+      <c r="B411" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="C411" s="6" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D411" s="5"/>
+    </row>
+    <row r="412" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A412" s="4">
+        <v>409</v>
+      </c>
+      <c r="B412" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="C412" s="6" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D412" s="5"/>
+    </row>
+    <row r="413" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A413" s="4">
+        <v>410</v>
+      </c>
+      <c r="B413" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="C413" s="6" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D413" s="5">
+        <v>1049303500</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A414" s="4">
+        <v>411</v>
+      </c>
+      <c r="B414" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="C414" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="D414" s="5"/>
+    </row>
+    <row r="415" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A415" s="4">
+        <v>412</v>
+      </c>
+      <c r="B415" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="C415" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="D415" s="5" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A416" s="4">
+        <v>413</v>
+      </c>
+      <c r="B416" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="C416" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="D416" s="5"/>
+    </row>
+    <row r="417" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A417" s="4">
+        <v>414</v>
+      </c>
+      <c r="B417" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C417" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="D417" s="5">
+        <v>1093178332</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A418" s="4">
+        <v>415</v>
+      </c>
+      <c r="B418" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="C418" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="D418" s="5" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A419" s="4">
+        <v>416</v>
+      </c>
+      <c r="B419" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="C419" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="D419" s="5" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A420" s="4">
+        <v>417</v>
+      </c>
+      <c r="B420" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="C420" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="D420" s="5" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A421" s="4">
+        <v>418</v>
+      </c>
+      <c r="B421" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="C421" s="6" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D421" s="5">
+        <v>522510677</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A422" s="4">
+        <v>419</v>
+      </c>
+      <c r="B422" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C422" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D422" s="5"/>
+    </row>
+    <row r="423" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A423" s="4">
+        <v>420</v>
+      </c>
+      <c r="B423" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="C423" s="6" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D423" s="5">
+        <v>1085035400</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A424" s="4">
+        <v>421</v>
+      </c>
+      <c r="B424" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="C424" s="6" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D424" s="5">
+        <v>1033825280</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A425" s="4">
+        <v>422</v>
+      </c>
+      <c r="B425" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="C425" s="6" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D425" s="5">
+        <v>1091392171</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A426" s="4">
+        <v>423</v>
+      </c>
+      <c r="B426" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="C426" s="6" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D426" s="5">
+        <v>1041225201</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A427" s="4">
+        <v>424</v>
+      </c>
+      <c r="B427" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="C427" s="6" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D427" s="5" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A428" s="4">
+        <v>425</v>
+      </c>
+      <c r="B428" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="C428" s="6" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A429" s="4">
+        <v>426</v>
+      </c>
+      <c r="B429" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C429" s="6" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D429" s="5">
+        <v>1045846713</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A430" s="4">
+        <v>427</v>
+      </c>
+      <c r="B430" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="C430" s="6" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D430" s="5">
+        <v>1085278507</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A431" s="4">
+        <v>428</v>
+      </c>
+      <c r="B431" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="C431" s="6" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D431" s="5" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A432" s="4">
+        <v>429</v>
+      </c>
+      <c r="B432" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="C432" s="6" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D432" s="5">
+        <v>1089113999</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A433" s="4">
+        <v>430</v>
+      </c>
+      <c r="B433" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="C433" s="6" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D433" s="5">
+        <v>1079797877</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A434" s="4">
+        <v>431</v>
+      </c>
+      <c r="B434" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="C434" s="6" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D434" s="5" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A435" s="4">
+        <v>432</v>
+      </c>
+      <c r="B435" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="C435" s="6" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D435" s="5">
+        <v>522981342</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A436" s="4">
+        <v>433</v>
+      </c>
+      <c r="B436" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="C436" s="6" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D436" s="5">
+        <v>1086844965</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A437" s="4">
+        <v>434</v>
+      </c>
+      <c r="B437" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="C437" s="6" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D437" s="5">
+        <v>1038395405</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A438" s="4">
+        <v>435</v>
+      </c>
+      <c r="B438" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="C438" s="6" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D438" s="5">
+        <v>1030673272</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A439" s="4">
+        <v>436</v>
+      </c>
+      <c r="B439" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="C439" s="6" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1043080135</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A440" s="4">
+        <v>437</v>
+      </c>
+      <c r="B440" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="C440" s="6" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1089708379</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A441" s="4">
+        <v>438</v>
+      </c>
+      <c r="B441" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="C441" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="D441" s="5" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A442" s="4">
+        <v>439</v>
+      </c>
+      <c r="B442" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="C442" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="D442" s="5" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A443" s="4">
+        <v>440</v>
+      </c>
+      <c r="B443" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="C443" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="D443" s="5" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A444" s="4">
+        <v>441</v>
+      </c>
+      <c r="B444" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C444" s="6" t="s">
+        <v>701</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1056306914</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A445" s="4">
+        <v>442</v>
+      </c>
+      <c r="B445" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="C445" s="6" t="s">
+        <v>703</v>
+      </c>
+      <c r="D445" s="5" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A446" s="4">
+        <v>443</v>
+      </c>
+      <c r="B446" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="C446" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="D446" s="5" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A447" s="4">
+        <v>444</v>
+      </c>
+      <c r="B447" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>707</v>
+      </c>
+      <c r="D447" s="5" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A448" s="4">
+        <v>445</v>
+      </c>
+      <c r="B448" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="C448" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D448" s="5" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A449" s="4">
+        <v>446</v>
+      </c>
+      <c r="B449" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="C449" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="D449" s="5">
+        <v>1083765578</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A450" s="4">
+        <v>447</v>
+      </c>
+      <c r="B450" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="C450" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="D450" s="5">
+        <v>1048403779</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A451" s="4">
+        <v>448</v>
+      </c>
+      <c r="B451" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="C451" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="D451" s="5">
+        <v>1056115651</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A452" s="4">
+        <v>449</v>
+      </c>
+      <c r="B452" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="C452" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="D452" s="5">
+        <v>1092399680</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A453" s="4">
+        <v>450</v>
+      </c>
+      <c r="B453" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="C453" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="D453" s="5">
+        <v>1028493354</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A454" s="4">
+        <v>451</v>
+      </c>
+      <c r="B454" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="C454" s="6" t="s">
+        <v>722</v>
+      </c>
+      <c r="D454" s="5">
+        <v>1076379947</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A455" s="4">
+        <v>452</v>
+      </c>
+      <c r="B455" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="C455" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="D455" s="5">
+        <v>1038508003</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A456" s="4">
+        <v>453</v>
+      </c>
+      <c r="B456" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="C456" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="D456" s="5">
+        <v>1034750863</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A457" s="4">
+        <v>454</v>
+      </c>
+      <c r="B457" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="C457" s="6" t="s">
+        <v>728</v>
+      </c>
+      <c r="D457" s="5"/>
+    </row>
+    <row r="458" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A458" s="4">
+        <v>455</v>
+      </c>
+      <c r="B458" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="C458" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="D458" s="5">
+        <v>1091347171</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A459" s="4">
+        <v>456</v>
+      </c>
+      <c r="B459" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="C459" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="D459" s="5">
+        <v>1053798333</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A460" s="4">
+        <v>457</v>
+      </c>
+      <c r="B460" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="C460" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="D460" s="5"/>
+    </row>
+    <row r="461" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A461" s="4">
+        <v>458</v>
+      </c>
+      <c r="B461" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="C461" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="D461" s="5"/>
+    </row>
+    <row r="462" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A462" s="4">
+        <v>459</v>
+      </c>
+      <c r="B462" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="C462" s="6" t="s">
+        <v>738</v>
+      </c>
+      <c r="D462" s="5">
+        <v>1065654335</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A463" s="4">
+        <v>460</v>
+      </c>
+      <c r="B463" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="C463" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="D463" s="5">
+        <v>1035929363</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A464" s="4">
+        <v>461</v>
+      </c>
+      <c r="B464" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="C464" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="D464" s="5"/>
+    </row>
+    <row r="465" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A465" s="4">
+        <v>462</v>
+      </c>
+      <c r="B465" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="C465" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="D465" s="5"/>
+    </row>
+    <row r="466" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A466" s="4">
+        <v>463</v>
+      </c>
+      <c r="B466" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C466" s="6" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D466" s="5">
+        <v>1052093658</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A467" s="4">
+        <v>464</v>
+      </c>
+      <c r="B467" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C467" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D467" s="5">
+        <v>1022925001</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A468" s="4">
+        <v>465</v>
+      </c>
+      <c r="B468" s="5" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C468" s="6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D468" s="5">
+        <v>1027914843</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A469" s="4">
+        <v>466</v>
+      </c>
+      <c r="B469" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C469" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D469" s="5"/>
+    </row>
+    <row r="470" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A470" s="4">
+        <v>467</v>
+      </c>
+      <c r="B470" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="C470" s="6" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D470" s="5">
+        <v>1023092065</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A471" s="4">
+        <v>468</v>
+      </c>
+      <c r="B471" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="C471" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D471" s="5" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A472" s="4">
+        <v>469</v>
+      </c>
+      <c r="B472" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C472" s="6" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D472" s="5" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A473" s="4">
+        <v>470</v>
+      </c>
+      <c r="B473" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C473" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D473" s="5" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A474" s="4">
+        <v>471</v>
+      </c>
+      <c r="B474" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C474" s="6" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D474" s="5" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A475" s="4">
+        <v>472</v>
+      </c>
+      <c r="B475" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C475" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D475" s="5"/>
+    </row>
+    <row r="476" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A476" s="4">
+        <v>473</v>
+      </c>
+      <c r="B476" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C476" s="6" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D476" s="5" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A477" s="4">
+        <v>474</v>
+      </c>
+      <c r="B477" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="C477" s="6" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D477" s="5" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A478" s="4">
+        <v>475</v>
+      </c>
+      <c r="B478" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="C478" s="6" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D478" s="5" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A479" s="4">
+        <v>476</v>
+      </c>
+      <c r="B479" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="C479" s="6" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D479" s="5" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A480" s="4">
+        <v>477</v>
+      </c>
+      <c r="B480" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="C480" s="6" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D480" s="5" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A481" s="4">
+        <v>478</v>
+      </c>
+      <c r="B481" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="C481" s="6" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D481" s="5" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A482" s="4">
+        <v>479</v>
+      </c>
+      <c r="B482" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="C482" s="6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D482" s="5" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A483" s="4">
+        <v>480</v>
+      </c>
+      <c r="B483" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="C483" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="D483" s="5">
+        <v>1067651162</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A484" s="4">
+        <v>481</v>
+      </c>
+      <c r="B484" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="C484" s="6" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D484" s="5" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A485" s="4">
+        <v>482</v>
+      </c>
+      <c r="B485" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="C485" s="6" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D485" s="5" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A486" s="4">
+        <v>483</v>
+      </c>
+      <c r="B486" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="C486" s="6" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D486" s="5" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A487" s="4">
+        <v>484</v>
+      </c>
+      <c r="B487" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...1256 lines deleted...]
-      <c r="B201" s="1" t="s">
+      <c r="C487" s="6" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D487" s="5">
+        <v>1052978320</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A488" s="4">
         <v>485</v>
       </c>
-      <c r="C201" s="1" t="s">
+      <c r="B488" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="C488" s="6" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D488" s="5" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A489" s="4">
         <v>486</v>
       </c>
-      <c r="D201" s="1" t="s">
+      <c r="B489" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="C489" s="6" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D489" s="5" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A490" s="4">
         <v>487</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B202" s="1" t="s">
+      <c r="B490" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="C490" s="6" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D490" s="5" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A491" s="4">
         <v>488</v>
       </c>
-      <c r="C202" s="1" t="s">
+      <c r="B491" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D491" s="5" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A492" s="4">
         <v>489</v>
       </c>
-      <c r="D202" s="1" t="s">
+      <c r="B492" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C492" s="6" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D492" s="5" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A493" s="4">
         <v>490</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B203" s="1" t="s">
+      <c r="B493" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="C493" s="6" t="s">
+        <v>775</v>
+      </c>
+      <c r="D493" s="5" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A494" s="4">
         <v>491</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="B494" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="C494" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D494" s="5" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A495" s="4">
         <v>492</v>
       </c>
-      <c r="D203" s="1"/>
-[...5 lines deleted...]
-      <c r="B204" s="1" t="s">
+      <c r="B495" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="C495" s="6" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D495" s="5" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A496" s="4">
         <v>493</v>
       </c>
-      <c r="C204" s="1" t="s">
+      <c r="B496" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="C496" s="6" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D496" s="5">
+        <v>183746557</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A497" s="4">
         <v>494</v>
       </c>
-      <c r="D204" s="1"/>
-[...5 lines deleted...]
-      <c r="B205" s="1" t="s">
+      <c r="B497" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="C497" s="6" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D497" s="5" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A498" s="4">
         <v>495</v>
       </c>
-      <c r="C205" s="1" t="s">
+      <c r="B498" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C498" s="6" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D498" s="5" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A499" s="4">
         <v>496</v>
       </c>
-      <c r="D205" s="1" t="s">
+      <c r="B499" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="C499" s="6" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D499" s="5" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A500" s="4">
         <v>497</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B206" s="1" t="s">
+      <c r="B500" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C500" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="D500" s="5">
+        <v>1099584513</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A501" s="4">
         <v>498</v>
       </c>
-      <c r="C206" s="1" t="s">
+      <c r="B501" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="C501" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="D501" s="5" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A502" s="4">
         <v>499</v>
       </c>
-      <c r="D206" s="1" t="s">
+      <c r="B502" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="C502" s="6" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D502" s="5"/>
+    </row>
+    <row r="503" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A503" s="4">
         <v>500</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B207" s="1" t="s">
+      <c r="B503" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="C503" s="6" t="s">
+        <v>793</v>
+      </c>
+      <c r="D503" s="5" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A504" s="4">
         <v>501</v>
       </c>
-      <c r="C207" s="1" t="s">
+      <c r="B504" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="C504" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="D504" s="5">
+        <v>1030429737</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A505" s="4">
         <v>502</v>
       </c>
-      <c r="D207" s="1" t="s">
+      <c r="B505" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="C505" s="6" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D505" s="5" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A506" s="4">
         <v>503</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B208" s="1" t="s">
+      <c r="B506" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="C506" s="6" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D506" s="5">
+        <v>1040574014</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A507" s="4">
         <v>504</v>
       </c>
-      <c r="C208" s="1" t="s">
+      <c r="B507" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="C507" s="6" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D507" s="5">
+        <v>1055167712</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A508" s="4">
         <v>505</v>
       </c>
-      <c r="D208" s="1" t="s">
+      <c r="B508" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="C508" s="6" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D508" s="5">
+        <v>1093149584</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A509" s="4">
         <v>506</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B209" s="1" t="s">
+      <c r="B509" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="C509" s="6" t="s">
+        <v>802</v>
+      </c>
+      <c r="D509" s="5">
+        <v>1038746967</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A510" s="4">
         <v>507</v>
       </c>
-      <c r="C209" s="1" t="s">
+      <c r="B510" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C510" s="6" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D510" s="5">
+        <v>1093367524</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A511" s="4">
         <v>508</v>
       </c>
-      <c r="D209" s="1" t="s">
+      <c r="B511" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="C511" s="6" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D511" s="5">
+        <v>522898684</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A512" s="4">
         <v>509</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B210" s="1" t="s">
+      <c r="B512" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="C512" s="6" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D512" s="5">
+        <v>1093679977</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A513" s="4">
         <v>510</v>
       </c>
-      <c r="C210" s="1" t="s">
+      <c r="B513" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="C513" s="6" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D513" s="5">
+        <v>1022977049</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A514" s="4">
         <v>511</v>
       </c>
-      <c r="D210" s="1" t="s">
+      <c r="B514" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="C514" s="6" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D514" s="5">
+        <v>1022477946</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A515" s="4">
         <v>512</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B211" s="1" t="s">
+      <c r="B515" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="C515" s="6" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D515" s="5">
+        <v>1093677484</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A516" s="4">
         <v>513</v>
       </c>
-      <c r="C211" s="1" t="s">
+      <c r="B516" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="C516" s="6" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D516" s="5">
+        <v>1050606496</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A517" s="4">
         <v>514</v>
       </c>
-      <c r="D211" s="1" t="s">
+      <c r="B517" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="C517" s="6" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D517" s="5">
+        <v>1098787986</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A518" s="4">
         <v>515</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B212" s="1" t="s">
+      <c r="B518" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="C518" s="6" t="s">
+        <v>811</v>
+      </c>
+      <c r="D518" s="5">
+        <v>1044747833</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A519" s="4">
         <v>516</v>
       </c>
-      <c r="C212" s="1" t="s">
+      <c r="B519" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="C519" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="D519" s="5">
+        <v>1030279230</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A520" s="4">
         <v>517</v>
       </c>
-      <c r="D212" s="1" t="s">
+      <c r="B520" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="C520" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="D520" s="5">
+        <v>1066189953</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A521" s="4">
         <v>518</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B213" s="1" t="s">
+      <c r="B521" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C521" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="D521" s="5">
+        <v>1072999442</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A522" s="4">
         <v>519</v>
       </c>
-      <c r="C213" s="1" t="s">
+      <c r="B522" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="C522" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="D522" s="5" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A523" s="4">
         <v>520</v>
       </c>
-      <c r="D213" s="1"/>
-[...5 lines deleted...]
-      <c r="B214" s="1" t="s">
+      <c r="B523" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="C523" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="D523" s="5">
+        <v>1025437347</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A524" s="4">
         <v>521</v>
       </c>
-      <c r="C214" s="1" t="s">
+      <c r="B524" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="C524" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="D524" s="5" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A525" s="4">
         <v>522</v>
       </c>
-      <c r="D214" s="1" t="s">
+      <c r="B525" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C525" s="6" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D525" s="5">
+        <v>1042800172</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A526" s="4">
         <v>523</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B215" s="1" t="s">
+      <c r="B526" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="C526" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="D526" s="5">
+        <v>1038679595</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A527" s="4">
         <v>524</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="B527" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="C527" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="D527" s="5">
+        <v>1039523574</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A528" s="4">
         <v>525</v>
       </c>
-      <c r="D215" s="1" t="s">
+      <c r="B528" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="C528" s="6" t="s">
+        <v>829</v>
+      </c>
+      <c r="D528" s="5">
+        <v>1079225639</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A529" s="4">
         <v>526</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B216" s="1" t="s">
+      <c r="B529" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="C529" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="D529" s="5">
+        <v>1053213862</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A530" s="4">
         <v>527</v>
       </c>
-      <c r="C216" s="1" t="s">
+      <c r="B530" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="C530" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="D530" s="5">
+        <v>1087485353</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A531" s="4">
         <v>528</v>
       </c>
-      <c r="D216" s="1" t="s">
+      <c r="B531" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="C531" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="D531" s="5" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A532" s="4">
         <v>529</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B217" s="1" t="s">
+      <c r="B532" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="C532" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="D532" s="5" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A533" s="4">
         <v>530</v>
       </c>
-      <c r="C217" s="1" t="s">
+      <c r="B533" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="C533" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="D533" s="5"/>
+    </row>
+    <row r="534" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A534" s="4">
         <v>531</v>
       </c>
-      <c r="D217" s="1" t="s">
+      <c r="B534" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="C534" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="D534" s="5">
+        <v>2949703</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A535" s="4">
         <v>532</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B218" s="1" t="s">
+      <c r="B535" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C535" s="6" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D535" s="5">
+        <v>1055222951</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A536" s="4">
         <v>533</v>
       </c>
-      <c r="C218" s="1" t="s">
+      <c r="B536" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C536" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="D536" s="5"/>
+    </row>
+    <row r="537" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A537" s="4">
         <v>534</v>
       </c>
-      <c r="D218" s="1" t="s">
+      <c r="B537" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C537" s="6" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D537" s="5">
+        <v>1025169727</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A538" s="4">
         <v>535</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B219" s="1" t="s">
+      <c r="B538" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C538" s="6" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D538" s="5">
+        <v>1038130507</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A539" s="4">
         <v>536</v>
       </c>
-      <c r="C219" s="1" t="s">
+      <c r="B539" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C539" s="6" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D539" s="5">
+        <v>1092187779</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A540" s="4">
         <v>537</v>
       </c>
-      <c r="D219" s="1"/>
-[...5 lines deleted...]
-      <c r="B220" s="1" t="s">
+      <c r="B540" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C540" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D540" s="5">
+        <v>1050606496</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A541" s="4">
         <v>538</v>
       </c>
-      <c r="C220" s="1" t="s">
+      <c r="B541" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C541" s="6" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D541" s="5" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A542" s="4">
         <v>539</v>
       </c>
-      <c r="D220" s="1"/>
-[...5 lines deleted...]
-      <c r="B221" s="1" t="s">
+      <c r="B542" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="C542" s="6" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D542" s="5" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A543" s="4">
         <v>540</v>
       </c>
-      <c r="C221" s="1" t="s">
+      <c r="B543" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="C543" s="6" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D543" s="5" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A544" s="4">
         <v>541</v>
       </c>
-      <c r="D221" s="1"/>
-[...5 lines deleted...]
-      <c r="B222" s="1" t="s">
+      <c r="B544" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="C544" s="6" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D544" s="5" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A545" s="4">
         <v>542</v>
       </c>
-      <c r="C222" s="1" t="s">
+      <c r="B545" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="C545" s="6" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D545" s="5" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A546" s="4">
         <v>543</v>
       </c>
-      <c r="D222" s="1"/>
-[...5 lines deleted...]
-      <c r="B223" s="1" t="s">
+      <c r="B546" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="C546" s="6" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D546" s="5" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A547" s="4">
         <v>544</v>
       </c>
-      <c r="C223" s="1" t="s">
+      <c r="B547" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="C547" s="6" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D547" s="5" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A548" s="4">
         <v>545</v>
       </c>
-      <c r="D223" s="1" t="s">
+      <c r="B548" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="C548" s="6" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D548" s="5" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A549" s="4">
         <v>546</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B224" s="1" t="s">
+      <c r="B549" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="C549" s="6" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D549" s="5" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A550" s="4">
         <v>547</v>
       </c>
-      <c r="C224" s="1" t="s">
+      <c r="B550" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="C550" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="D550" s="5" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A551" s="4">
         <v>548</v>
       </c>
-      <c r="D224" s="1"/>
-[...5 lines deleted...]
-      <c r="B225" s="1" t="s">
+      <c r="B551" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="C551" s="6" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D551" s="5" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A552" s="4">
         <v>549</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="B552" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="C552" s="6" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D552" s="5" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A553" s="4">
         <v>550</v>
       </c>
-      <c r="D225" s="1"/>
-[...5 lines deleted...]
-      <c r="B226" s="1" t="s">
+      <c r="B553" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="C553" s="6" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D553" s="5" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A554" s="4">
         <v>551</v>
       </c>
-      <c r="C226" s="1" t="s">
+      <c r="B554" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="C554" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="D554" s="5" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A555" s="4">
         <v>552</v>
       </c>
-      <c r="D226" s="1"/>
-[...5 lines deleted...]
-      <c r="B227" s="1" t="s">
+      <c r="B555" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="C555" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="D555" s="5" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A556" s="4">
         <v>553</v>
       </c>
-      <c r="C227" s="1" t="s">
+      <c r="B556" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="C556" s="6" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D556" s="5" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A557" s="4">
         <v>554</v>
       </c>
-      <c r="D227" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B228" s="1" t="s">
+      <c r="B557" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="C557" s="6" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D557" s="5" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A558" s="4">
         <v>555</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="B558" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="C558" s="6" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D558" s="5" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A559" s="4">
         <v>556</v>
       </c>
-      <c r="D228" s="1"/>
-[...5 lines deleted...]
-      <c r="B229" s="1" t="s">
+      <c r="B559" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="C559" s="6" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D559" s="5" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A560" s="4">
         <v>557</v>
       </c>
-      <c r="C229" s="1" t="s">
+      <c r="B560" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="C560" s="6" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D560" s="5"/>
+    </row>
+    <row r="561" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A561" s="4">
         <v>558</v>
       </c>
-      <c r="D229" s="1"/>
-[...5 lines deleted...]
-      <c r="B230" s="1" t="s">
+      <c r="B561" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="C561" s="6" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D561" s="5"/>
+    </row>
+    <row r="562" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A562" s="4">
         <v>559</v>
       </c>
-      <c r="C230" s="1" t="s">
+      <c r="B562" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="C562" s="6" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D562" s="5"/>
+    </row>
+    <row r="563" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A563" s="4">
         <v>560</v>
       </c>
-      <c r="D230" s="1"/>
-[...5 lines deleted...]
-      <c r="B231" s="1" t="s">
+      <c r="B563" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="C563" s="6" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D563" s="5" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A564" s="4">
         <v>561</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="B564" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C564" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="D564" s="5">
+        <v>1043911097</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A565" s="4">
         <v>562</v>
       </c>
-      <c r="D231" s="1"/>
-[...5 lines deleted...]
-      <c r="B232" s="1" t="s">
+      <c r="B565" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="C565" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="D565" s="5">
+        <v>1028890341</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A566" s="4">
         <v>563</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="B566" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="C566" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="D566" s="5">
+        <v>1055246182</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A567" s="4">
         <v>564</v>
       </c>
-      <c r="D232" s="1"/>
-[...5 lines deleted...]
-      <c r="B233" s="1" t="s">
+      <c r="B567" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="C567" s="6" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D567" s="5" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A568" s="4">
         <v>565</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="B568" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C568" s="6" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D568" s="5" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A569" s="4">
         <v>566</v>
       </c>
-      <c r="D233" s="1"/>
-[...5 lines deleted...]
-      <c r="B234" s="1" t="s">
+      <c r="B569" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="C569" s="6" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D569" s="5" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A570" s="4">
         <v>567</v>
       </c>
-      <c r="C234" s="1" t="s">
+      <c r="B570" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="C570" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="D570" s="5"/>
+    </row>
+    <row r="571" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A571" s="4">
         <v>568</v>
       </c>
-      <c r="D234" s="1"/>
-[...5 lines deleted...]
-      <c r="B235" s="1" t="s">
+      <c r="B571" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="C571" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="D571" s="5" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A572" s="4">
         <v>569</v>
       </c>
-      <c r="C235" s="1" t="s">
+      <c r="B572" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="C572" s="6" t="s">
+        <v>899</v>
+      </c>
+      <c r="D572" s="5" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A573" s="4">
         <v>570</v>
       </c>
-      <c r="D235" s="1"/>
-[...5 lines deleted...]
-      <c r="B236" s="1" t="s">
+      <c r="B573" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="C573" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="D573" s="5">
+        <v>1071191304</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A574" s="4">
         <v>571</v>
       </c>
-      <c r="C236" s="1" t="s">
+      <c r="B574" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="C574" s="6" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D574" s="5">
+        <v>1038640115</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A575" s="4">
         <v>572</v>
       </c>
-      <c r="D236" s="1"/>
-[...5 lines deleted...]
-      <c r="B237" s="1" t="s">
+      <c r="B575" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="C575" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="D575" s="5"/>
+    </row>
+    <row r="576" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A576" s="4">
         <v>573</v>
       </c>
-      <c r="C237" s="1" t="s">
+      <c r="B576" s="5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C576" s="6" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D576" s="5">
+        <v>1033352855</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A577" s="4">
         <v>574</v>
       </c>
-      <c r="D237" s="1" t="s">
+      <c r="B577" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C577" s="6" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D577" s="5">
+        <v>1053294258</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A578" s="4">
         <v>575</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B238" s="1" t="s">
+      <c r="B578" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C578" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D578" s="5" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A579" s="4">
         <v>576</v>
       </c>
-      <c r="C238" s="1" t="s">
+      <c r="B579" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C579" s="6" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D579" s="5"/>
+    </row>
+    <row r="580" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A580" s="4">
         <v>577</v>
       </c>
-      <c r="D238" s="1" t="s">
+      <c r="B580" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C580" s="6" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D580" s="5"/>
+    </row>
+    <row r="581" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A581" s="4">
         <v>578</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B239" s="1" t="s">
+      <c r="B581" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="C581" s="6" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D581" s="5" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A582" s="4">
         <v>579</v>
       </c>
-      <c r="C239" s="1" t="s">
+      <c r="B582" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="C582" s="6" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D582" s="5" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A583" s="4">
         <v>580</v>
       </c>
-      <c r="D239" s="1" t="s">
+      <c r="B583" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="C583" s="6" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D583" s="5" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A584" s="4">
         <v>581</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B240" s="1" t="s">
+      <c r="B584" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="C584" s="6" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D584" s="5" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A585" s="4">
         <v>582</v>
       </c>
-      <c r="C240" s="1" t="s">
+      <c r="B585" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="C585" s="6" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D585" s="5" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A586" s="4">
         <v>583</v>
       </c>
-      <c r="D240" s="1" t="s">
+      <c r="B586" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="C586" s="6" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D586" s="5" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A587" s="4">
         <v>584</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B241" s="1" t="s">
+      <c r="B587" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="C587" s="6" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D587" s="5" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A588" s="4">
         <v>585</v>
       </c>
-      <c r="C241" s="1" t="s">
+      <c r="B588" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="C588" s="6" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D588" s="5" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A589" s="4">
         <v>586</v>
       </c>
-      <c r="D241" s="1" t="s">
+      <c r="B589" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="C589" s="6" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D589" s="5" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A590" s="4">
         <v>587</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B242" s="1" t="s">
+      <c r="B590" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="C590" s="6" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D590" s="5" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A591" s="4">
         <v>588</v>
       </c>
-      <c r="C242" s="1" t="s">
+      <c r="B591" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="C591" s="6" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D591" s="5" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A592" s="4">
         <v>589</v>
       </c>
-      <c r="D242" s="1" t="s">
+      <c r="B592" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="C592" s="6" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D592" s="5" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A593" s="4">
         <v>590</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B243" s="1" t="s">
+      <c r="B593" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="C593" s="6" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D593" s="5" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A594" s="4">
         <v>591</v>
       </c>
-      <c r="C243" s="1" t="s">
+      <c r="B594" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="C594" s="6" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D594" s="5" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A595" s="4">
         <v>592</v>
       </c>
-      <c r="D243" s="1" t="s">
+      <c r="B595" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="C595" s="6" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D595" s="5" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A596" s="4">
         <v>593</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B244" s="1" t="s">
+      <c r="B596" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="C596" s="6" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D596" s="5" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A597" s="4">
         <v>594</v>
       </c>
-      <c r="C244" s="1" t="s">
+      <c r="B597" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="C597" s="6" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D597" s="5"/>
+    </row>
+    <row r="598" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A598" s="4">
         <v>595</v>
       </c>
-      <c r="D244" s="1" t="s">
+      <c r="B598" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C598" s="6" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D598" s="5" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A599" s="4">
         <v>596</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B245" s="1" t="s">
+      <c r="B599" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="C599" s="6" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D599" s="5" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A600" s="4">
         <v>597</v>
       </c>
-      <c r="C245" s="1" t="s">
+      <c r="B600" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="C600" s="6" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D600" s="5" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A601" s="4">
         <v>598</v>
       </c>
-      <c r="D245" s="1" t="s">
+      <c r="B601" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="C601" s="6" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D601" s="5" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A602" s="4">
         <v>599</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B246" s="1" t="s">
+      <c r="B602" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="C602" s="6" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D602" s="5" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A603" s="4">
         <v>600</v>
       </c>
-      <c r="C246" s="1" t="s">
+      <c r="B603" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="C603" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="D603" s="5">
+        <v>1059587385</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A604" s="4">
         <v>601</v>
       </c>
-      <c r="D246" s="1" t="s">
+      <c r="B604" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="C604" s="6" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D604" s="5" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A605" s="4">
         <v>602</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B247" s="1" t="s">
+      <c r="B605" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="C605" s="6" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D605" s="5" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A606" s="4">
         <v>603</v>
       </c>
-      <c r="C247" s="1" t="s">
+      <c r="B606" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="C606" s="6" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D606" s="5" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A607" s="4">
         <v>604</v>
       </c>
-      <c r="D247" s="1"/>
-[...5 lines deleted...]
-      <c r="B248" s="1" t="s">
+      <c r="B607" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="C607" s="6" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D607" s="5" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A608" s="4">
         <v>605</v>
       </c>
-      <c r="C248" s="1" t="s">
+      <c r="B608" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="C608" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="D608" s="5"/>
+    </row>
+    <row r="609" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A609" s="4">
         <v>606</v>
       </c>
-      <c r="D248" s="1"/>
-[...5 lines deleted...]
-      <c r="B249" s="1" t="s">
+      <c r="B609" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="C609" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="D609" s="5" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A610" s="4">
         <v>607</v>
       </c>
-      <c r="C249" s="1" t="s">
+      <c r="B610" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="C610" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="D610" s="5">
+        <v>1043810755</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A611" s="4">
         <v>608</v>
       </c>
-      <c r="D249" s="1" t="s">
+      <c r="B611" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="C611" s="6" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D611" s="5" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A612" s="4">
         <v>609</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B250" s="1" t="s">
+      <c r="B612" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="C612" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="D612" s="5">
+        <v>1088474556</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A613" s="4">
         <v>610</v>
       </c>
-      <c r="C250" s="1" t="s">
+      <c r="B613" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C613" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="D613" s="5">
+        <v>1099751612</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A614" s="4">
         <v>611</v>
       </c>
-      <c r="D250" s="1"/>
-[...5 lines deleted...]
-      <c r="B251" s="1" t="s">
+      <c r="B614" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C614" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="D614" s="5">
+        <v>1028165091</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A615" s="4">
         <v>612</v>
       </c>
-      <c r="C251" s="1" t="s">
+      <c r="B615" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="C615" s="6" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D615" s="5">
+        <v>1038051613</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A616" s="4">
         <v>613</v>
       </c>
-      <c r="D251" s="1" t="s">
+      <c r="B616" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="C616" s="6" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D616" s="5">
+        <v>1031535665</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A617" s="4">
         <v>614</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B252" s="1" t="s">
+      <c r="B617" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="C617" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="D617" s="5">
+        <v>1065411477</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A618" s="4">
         <v>615</v>
       </c>
-      <c r="C252" s="1" t="s">
+      <c r="B618" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="C618" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="D618" s="5">
+        <v>1097592821</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A619" s="4">
         <v>616</v>
       </c>
-      <c r="D252" s="1" t="s">
+      <c r="B619" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="C619" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="D619" s="5">
+        <v>1020742816</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A620" s="4">
         <v>617</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B253" s="1" t="s">
+      <c r="B620" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C620" s="6" t="s">
+        <v>979</v>
+      </c>
+      <c r="D620" s="5">
+        <v>1028730807</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A621" s="4">
         <v>618</v>
       </c>
-      <c r="C253" s="1" t="s">
+      <c r="B621" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C621" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="D621" s="5">
+        <v>1029973164</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A622" s="4">
         <v>619</v>
       </c>
-      <c r="D253" s="1" t="s">
+      <c r="B622" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="C622" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="D622" s="5"/>
+    </row>
+    <row r="623" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A623" s="4">
         <v>620</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B254" s="1" t="s">
+      <c r="B623" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C623" s="6" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D623" s="5">
+        <v>1050249911</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A624" s="4">
         <v>621</v>
       </c>
-      <c r="C254" s="1" t="s">
+      <c r="B624" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="C624" s="6" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D624" s="5">
+        <v>1043929221</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A625" s="4">
         <v>622</v>
       </c>
-      <c r="D254" s="1" t="s">
+      <c r="B625" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="C625" s="6" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D625" s="5"/>
+    </row>
+    <row r="626" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A626" s="4">
         <v>623</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B255" s="1" t="s">
+      <c r="B626" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="C626" s="6" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D626" s="5" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A627" s="4">
         <v>624</v>
       </c>
-      <c r="C255" s="1" t="s">
+      <c r="B627" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="C627" s="6" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D627" s="5" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A628" s="4">
         <v>625</v>
       </c>
-      <c r="D255" s="1" t="s">
+      <c r="B628" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="C628" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="D628" s="5" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A629" s="4">
         <v>626</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B256" s="1" t="s">
+      <c r="B629" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="C629" s="6" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D629" s="5">
+        <v>522274558</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A630" s="4">
         <v>627</v>
       </c>
-      <c r="C256" s="1" t="s">
+      <c r="B630" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="C630" s="6" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D630" s="5">
+        <v>522981100</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A631" s="4">
         <v>628</v>
       </c>
-      <c r="D256" s="1" t="s">
+      <c r="B631" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="C631" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="D631" s="5">
+        <v>547411735</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A632" s="4">
         <v>629</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B257" s="1" t="s">
+      <c r="B632" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="C632" s="6" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D632" s="5">
+        <v>1024227241</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A633" s="4">
         <v>630</v>
       </c>
-      <c r="C257" s="1" t="s">
+      <c r="B633" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="C633" s="6" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D633" s="5">
+        <v>1045729491</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A634" s="4">
         <v>631</v>
       </c>
-      <c r="D257" s="1"/>
-[...5 lines deleted...]
-      <c r="B258" s="1" t="s">
+      <c r="B634" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="C634" s="6" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D634" s="5">
+        <v>522247030</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A635" s="4">
         <v>632</v>
       </c>
-      <c r="C258" s="1" t="s">
+      <c r="B635" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="C635" s="6" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D635" s="5" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A636" s="4">
         <v>633</v>
       </c>
-      <c r="D258" s="1"/>
-[...5 lines deleted...]
-      <c r="B259" s="1" t="s">
+      <c r="B636" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="C636" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D636" s="5" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A637" s="4">
         <v>634</v>
       </c>
-      <c r="C259" s="1" t="s">
+      <c r="B637" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C637" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D637" s="5">
+        <v>1083260414</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A638" s="4">
         <v>635</v>
       </c>
-      <c r="D259" s="1" t="s">
+      <c r="B638" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C638" s="6" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D638" s="5">
+        <v>1038643184</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A639" s="4">
         <v>636</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C260" s="1" t="s">
+      <c r="B639" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C639" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D639" s="5">
+        <v>1033494442</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A640" s="4">
         <v>637</v>
       </c>
-      <c r="D260" s="1" t="s">
-[...2614 lines deleted...]
-      <c r="C463" s="1" t="s">
+      <c r="B640" s="5" t="s">
         <v>1116</v>
       </c>
-      <c r="D463" s="1" t="s">
-[...339 lines deleted...]
-      <c r="D490" s="1" t="s">
+      <c r="C640" s="6" t="s">
         <v>1177</v>
       </c>
-    </row>
-[...369 lines deleted...]
-      <c r="C519" s="1" t="s">
+      <c r="D640" s="5" t="s">
         <v>1246</v>
       </c>
-      <c r="D519" s="1" t="s">
-[...1033 lines deleted...]
-      <c r="D598" s="1"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E35"/>
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+  </sheetPr>
+  <dimension ref="A1:E37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.25" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="13.25" style="3" customWidth="1"/>
+    <col min="1" max="1" width="6.25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="29.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="48.5" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.25" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:5" ht="26.25" x14ac:dyDescent="0.3">
+      <c r="A1" s="10" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
-[...5 lines deleted...]
-      <c r="A2" s="6">
+      <c r="D3" s="7" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E3" s="2"/>
+    </row>
+    <row r="4" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="8">
         <v>1</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A3" s="6">
+      <c r="B4" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E4" s="2"/>
+    </row>
+    <row r="5" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="8">
         <v>2</v>
       </c>
-      <c r="B3" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A4" s="6">
+      <c r="B5" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E5" s="2"/>
+    </row>
+    <row r="6" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="8">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A5" s="6">
+      <c r="B6" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E6" s="2"/>
+    </row>
+    <row r="7" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="8">
         <v>4</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A6" s="6">
+      <c r="B7" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E7" s="2"/>
+    </row>
+    <row r="8" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="8">
         <v>5</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A7" s="6">
+      <c r="B8" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E8" s="2"/>
+    </row>
+    <row r="9" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="8">
         <v>6</v>
       </c>
-      <c r="B7" s="6" t="s">
-[...9 lines deleted...]
-      <c r="A8" s="6">
+      <c r="B9" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="2"/>
+    </row>
+    <row r="10" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="8">
         <v>7</v>
       </c>
-      <c r="B8" s="6" t="s">
-[...9 lines deleted...]
-      <c r="A9" s="6">
+      <c r="B10" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D10" s="8"/>
+      <c r="E10" s="2"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="8">
         <v>8</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A10" s="6">
+      <c r="B11" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="E11" s="2"/>
+    </row>
+    <row r="12" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="8">
         <v>9</v>
       </c>
-      <c r="B10" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A11" s="6">
+      <c r="B12" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>775</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="E12" s="2"/>
+    </row>
+    <row r="13" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="8">
         <v>10</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A12" s="6">
+      <c r="B13" s="8" t="s">
+        <v>995</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E13" s="2"/>
+    </row>
+    <row r="14" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="8">
         <v>11</v>
       </c>
-      <c r="B12" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A13" s="6">
+      <c r="B14" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E14" s="2"/>
+    </row>
+    <row r="15" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="8">
         <v>12</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A14" s="6">
+      <c r="B15" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E15" s="2"/>
+    </row>
+    <row r="16" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="8">
         <v>13</v>
       </c>
-      <c r="B14" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A15" s="6">
+      <c r="B16" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E16" s="2"/>
+    </row>
+    <row r="17" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="8">
         <v>14</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="6">
+      <c r="B17" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E17" s="2"/>
+    </row>
+    <row r="18" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="8">
         <v>15</v>
       </c>
-      <c r="B16" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A17" s="6">
+      <c r="B18" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="E18" s="2"/>
+    </row>
+    <row r="19" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="8">
         <v>16</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A18" s="6">
+      <c r="B19" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E19" s="2"/>
+    </row>
+    <row r="20" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="8">
         <v>17</v>
       </c>
-      <c r="B18" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A19" s="6">
+      <c r="B20" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E20" s="2"/>
+    </row>
+    <row r="21" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="8">
         <v>18</v>
       </c>
-      <c r="B19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="6" t="s">
+      <c r="B21" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="E21" s="2"/>
+    </row>
+    <row r="22" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="8">
+        <v>19</v>
+      </c>
+      <c r="B22" s="8" t="s">
         <v>1016</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="C22" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E22" s="2"/>
+    </row>
+    <row r="23" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="8">
+        <v>20</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="C23" s="9" t="s">
         <v>1017</v>
       </c>
-      <c r="E19" s="5"/>
-[...30 lines deleted...]
-      <c r="A22" s="6">
+      <c r="D23" s="8"/>
+      <c r="E23" s="2"/>
+    </row>
+    <row r="24" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="8">
         <v>21</v>
       </c>
-      <c r="B22" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A23" s="6">
+      <c r="B24" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E24" s="2"/>
+    </row>
+    <row r="25" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="8">
         <v>22</v>
       </c>
-      <c r="B23" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A24" s="6">
+      <c r="B25" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E25" s="2"/>
+    </row>
+    <row r="26" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="8">
         <v>23</v>
       </c>
-      <c r="B24" s="6" t="s">
-[...9 lines deleted...]
-      <c r="A25" s="6">
+      <c r="B26" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="D26" s="8"/>
+      <c r="E26" s="2"/>
+    </row>
+    <row r="27" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="8">
         <v>24</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B27" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E27" s="2"/>
+    </row>
+    <row r="28" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="8">
+        <v>25</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D28" s="8"/>
+      <c r="E28" s="2"/>
+    </row>
+    <row r="29" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="8">
+        <v>26</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="D29" s="8" t="s">
         <v>1028</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="E29" s="2"/>
+    </row>
+    <row r="30" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="8">
+        <v>27</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D30" s="8" t="s">
         <v>1029</v>
       </c>
-      <c r="D25" s="6" t="s">
-[...48 lines deleted...]
-      <c r="A29" s="6">
+      <c r="E30" s="2"/>
+    </row>
+    <row r="31" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="8">
         <v>28</v>
       </c>
-      <c r="B29" s="6" t="s">
-[...9 lines deleted...]
-      <c r="A30" s="6">
+      <c r="B31" s="8" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D31" s="8"/>
+      <c r="E31" s="2"/>
+    </row>
+    <row r="32" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="8">
         <v>29</v>
       </c>
-      <c r="B30" s="6" t="s">
-[...8 lines deleted...]
-    <row r="35" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="B32" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="D32" s="8"/>
+      <c r="E32" s="2"/>
+    </row>
+    <row r="37" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>종량제봉투 판매소</vt:lpstr>
       <vt:lpstr>특수종량제봉투 판매소</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>