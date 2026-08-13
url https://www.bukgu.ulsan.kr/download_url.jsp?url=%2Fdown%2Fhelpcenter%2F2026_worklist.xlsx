--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -1,1049 +1,1206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\★ 2025 업무\★ 01. 개인정보보호\★ 2026 개인정보\(1월)개인정보처리위탁 계약 관련 자료 제출 요청\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\★ 2025 업무\★ 01. 개인정보보호\★ 2026 개인정보\(상시)북구 매뉴얼 모음\2026년 개인정보 처리방침 일부 개정\바로가기\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="360" yWindow="105" windowWidth="28035" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="위탁 현황" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'위탁 현황'!$1:$4</definedName>
+  </definedNames>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <authors>
+    <author>개인정보보호 담당자</author>
+    <author>Lucoms</author>
+  </authors>
+  <commentList>
+    <comment ref="G8" authorId="0" shapeId="0">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="맑은 고딕"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>【컨소시엄 구성원 전체】
+㈜아이티센엔텍 (주관)
+리딩포인트㈜
+㈜시너지온
+㈜엠티데이타
+㈜솔리데오시스템즈</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G9" authorId="0" shapeId="0">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="맑은 고딕"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>【컨소시엄 구성원 전체】
+㈜엠티데이타 (주관)
+㈜가온아이
+㈜위니텍</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G12" authorId="0" shapeId="0">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="맑은 고딕"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>【컨소시엄 구성원 전체】
+㈜아이티센엔텍 (주관)
+오케스트로㈜
+㈜아이티센CTS
+㈜연은테크
+메타빌드㈜
+㈜휴메카정보통신
+㈜시너지온</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G15" authorId="1" shapeId="0">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color indexed="81"/>
+            <rFont val="맑은 고딕"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="major"/>
+          </rPr>
+          <t>【컨소시엄 구성원 전체】
+메타넷디지털㈜ (주관)
+㈜피엘시스템즈
+㈜가산
+㈜넬슨씨엔씨
+알티에스시스템㈜
+㈜메가투스
+㈜디와이정보기술
+메타빌드㈜
+㈜케이알시스
+㈜에이데이타
+㈜인트루바인</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G17" authorId="0" shapeId="0">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="맑은 고딕"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>【컨소시엄 구성원 전체】
+㈜케이씨에이 (주관)
+㈜씨에이에스
+㈜한국정보기술단
+대진정보통신㈜</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G18" authorId="0" shapeId="0">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="맑은 고딕"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>【컨소시엄 구성원 전체】
+메타넷디지털㈜ (주관)
+㈜넬슨씨엔씨
+㈜피엘시스템즈
+씨엔에프시스템㈜
+㈜인포솔
+㈜데이타시스
+㈜엑스아이티
+㈜메가투스</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="126">
+  <si>
+    <t>「개인정보 보호법」 제26조에 따라 개인정보 처리 업무 위탁 현황을 공개합니다.</t>
+  </si>
+  <si>
+    <t>기본 정보</t>
+  </si>
+  <si>
+    <t>▶  수탁기관 현황</t>
+  </si>
+  <si>
+    <t>▶  재수탁기관 현황</t>
+  </si>
   <si>
     <t>순번</t>
   </si>
   <si>
-    <t>위탁하는 업무내용</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+    <t>담당 부서</t>
+  </si>
+  <si>
+    <t>대상 시스템</t>
+  </si>
+  <si>
+    <t>위탁하는 업무 내용</t>
+  </si>
+  <si>
+    <t>수탁기관명</t>
+  </si>
+  <si>
+    <t>재수탁 업무 내용</t>
+  </si>
+  <si>
+    <t>재수탁기관명</t>
+  </si>
+  <si>
+    <t>기획예산실</t>
+  </si>
+  <si>
+    <t>통합지방재정시스템</t>
+  </si>
+  <si>
+    <t>통합지방재정시스템 운영 및 유지관리</t>
+  </si>
+  <si>
+    <t>한국지역정보개발원</t>
+  </si>
+  <si>
+    <t>통합지방재정 재해복구시스템 구축</t>
+  </si>
+  <si>
+    <t>경제일자리과</t>
+  </si>
+  <si>
+    <t>청년 일드림패키지 홈페이지</t>
+  </si>
+  <si>
+    <t>2026년 청년 일드림패키지 홈페이지 유지관리 용역</t>
+  </si>
+  <si>
+    <t>㈜원홀딩스</t>
   </si>
   <si>
     <t>미디어정보과</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...54 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>자치단체 공통기반 및 재해복구시스템</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 자치단체 공통기반 및 재해복구시스템 유지관리</t>
+  </si>
+  <si>
+    <t>㈜아이티센엔텍 컨소시엄 외 4개사</t>
+  </si>
+  <si>
+    <t>온나라 및 전자문서유통지원센터</t>
+  </si>
+  <si>
+    <t>2026년 온나라 및 전자문서유통지원센터 유지관리</t>
+  </si>
+  <si>
+    <t>㈜엠티데이타 컨소시엄 외 2개사</t>
+  </si>
+  <si>
+    <t>대표 홈페이지</t>
+  </si>
+  <si>
+    <t>2026년 정보시스템 통합 유지관리</t>
+  </si>
+  <si>
+    <t>디비밸리㈜</t>
+  </si>
+  <si>
+    <t>개인정보 규제 관리 시스템</t>
+  </si>
+  <si>
+    <t>개인정보 규제 관리 시스템의 운영</t>
+  </si>
+  <si>
+    <t>㈜오내피플</t>
+  </si>
+  <si>
+    <t>① 문자 발송 서비스
+② 본인인증 및 전자서명</t>
+  </si>
+  <si>
+    <t>총무과</t>
+  </si>
+  <si>
+    <t>표준지방인사정보시스템</t>
+  </si>
+  <si>
+    <t>2026년 표준지방인사정보시스템 등 유지관리</t>
+  </si>
+  <si>
+    <t>표준지방인사정보시스템 등 유지관리 및 운영지원</t>
+  </si>
+  <si>
+    <t>주민자치과</t>
+  </si>
+  <si>
+    <t>주민건의사항 관리시스템</t>
+  </si>
+  <si>
+    <t>주민건의사항 관리시스템 유지관리</t>
+  </si>
+  <si>
+    <t>내풀로스</t>
+  </si>
+  <si>
+    <t>주민등록정보시스템</t>
+  </si>
+  <si>
+    <t>2026년 주민등록정보시스템 운영 및 유지관리</t>
+  </si>
+  <si>
+    <t>세무2과</t>
+  </si>
+  <si>
+    <t>지방세외수입정보시스템</t>
+  </si>
+  <si>
+    <t>스마트폰 실시간 체납차량단속시스템</t>
+  </si>
+  <si>
+    <t>차량탑재형 영치시스템 유지보수 용역</t>
+  </si>
+  <si>
+    <t>㈜제이컴모빌피아</t>
+  </si>
+  <si>
+    <t>인터넷 자동차공매 시스템</t>
+  </si>
+  <si>
+    <t>체납 차량 공매</t>
+  </si>
+  <si>
+    <t>㈜태웅정보서비스시스템</t>
+  </si>
+  <si>
+    <t>민원지적과</t>
+  </si>
+  <si>
+    <t>무인민원발급기</t>
+  </si>
+  <si>
+    <t>무인민원발급기 유지보수</t>
+  </si>
+  <si>
+    <t>㈜에니텍시스/나인시스</t>
+  </si>
+  <si>
+    <t>한국타피㈜/토탈라인시스템</t>
+  </si>
+  <si>
+    <t>광명테크㈜/대흥솔루션㈜</t>
+  </si>
+  <si>
+    <t>부동산종합공부시스템</t>
+  </si>
+  <si>
+    <t>2026년 부동산종합공부시스템 서버 유지관리</t>
+  </si>
+  <si>
+    <t>㈜유벤어스</t>
+  </si>
+  <si>
+    <t>2026년 부동산종합공부시스템 DBMS 관리 기술지원</t>
+  </si>
+  <si>
+    <t>㈜디비밸리</t>
+  </si>
+  <si>
+    <t>지적기록물통합관리시스템</t>
+  </si>
+  <si>
+    <t>2026년 지적기록물통합관리시스템 유지관리</t>
+  </si>
+  <si>
+    <t>가족정책과</t>
+  </si>
+  <si>
+    <t>해당사항 없음</t>
+  </si>
+  <si>
+    <t>출산축하용품 납품</t>
+  </si>
+  <si>
+    <t>주식회사 우영통상</t>
+  </si>
+  <si>
+    <t>진아네</t>
   </si>
   <si>
     <t>교육청소년과</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>평생학습포털</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026년 평생학습포털 유지관리</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>주식회사 스토리</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...123 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>안전총괄과</t>
+  </si>
+  <si>
+    <t>통합관제센터 및 CCTV 카메라 시스템</t>
+  </si>
+  <si>
+    <t>2026년 CCTV 통합관제시스템 통합 유지보수 용역</t>
+  </si>
+  <si>
+    <t>㈜온브랜딩</t>
+  </si>
+  <si>
+    <t>2026년 CCTV 통합관제센터 모니터링 용역</t>
+  </si>
+  <si>
+    <t>㈜하이테크주택</t>
+  </si>
+  <si>
+    <t>교통행정과</t>
+  </si>
+  <si>
+    <t>주정차단속 사전알림 서비스</t>
+  </si>
+  <si>
+    <t>불법주정차 단속 문자알림서비스 유지보수</t>
+  </si>
+  <si>
+    <t>㈜아이엠시티</t>
+  </si>
+  <si>
+    <t>당직민원 차량조회 시스템</t>
+  </si>
+  <si>
+    <t>당직민원 조회 시스템 유지보수</t>
+  </si>
+  <si>
+    <t>교통민원 자동처리 시스템</t>
+  </si>
+  <si>
+    <t>2026년 교통민원 자동처리 시스템 유지보수</t>
+  </si>
+  <si>
+    <t>㈜케이앤엘솔루션</t>
+  </si>
+  <si>
+    <t>무보험 자동차 송치관리 시스템</t>
+  </si>
+  <si>
+    <t>2026년 무보험 자동차 송치관리시스템 유지보수</t>
+  </si>
+  <si>
+    <t>배조소프트</t>
   </si>
   <si>
     <t>환경위생과</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>환경개선부담금 체납처분도우미 시스템</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...39 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>환경개선부담금 납부시스템 유지보수</t>
+  </si>
+  <si>
+    <t>의회사무과</t>
+  </si>
+  <si>
+    <t>의회 홈페이지</t>
+  </si>
+  <si>
+    <t>보건행정과</t>
+  </si>
+  <si>
+    <t>북구보건소 홈페이지</t>
+  </si>
+  <si>
+    <t>2026년 북구보건소 홈페이지 유지관리</t>
   </si>
   <si>
     <t>구립도서관</t>
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>도서관리 프로그램 및 도서관 홈페이지</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...171 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 구립도서관 정보시스템 통합 유지관리</t>
+  </si>
+  <si>
+    <t>※ 재수탁이란 수탁자가 위탁받은 업무의 일부를 다시 제3자에게 위탁하는 것을 말합니다.  |  ※ 재수탁기관명 셀에 마우스를 올리면 컨소시엄 구성원 상세 목록을 확인할 수 있습니다.</t>
+  </si>
+  <si>
+    <t>2026년도 지방세외수입정보시스템 운영관리</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>지방세외수입정보시스템 유지보수, 운영지원</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>㈜케이씨에이 컨소시엄 외 3개사</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>메타넷디지털㈜ 컨소시엄 외 7개사</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>세무1과, 세무2과</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>세외수입 과태료 등 체납액 통합안내문 인쇄</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산전산 주식회사</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>지방세외수입정보시스템</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>세무1과</t>
+  </si>
+  <si>
+    <t>표준지방세정보시스템</t>
+  </si>
+  <si>
+    <t>표준지방세정보시스템 유지관리, 운영지원</t>
+  </si>
+  <si>
+    <t>메타넷디지털㈜ 컨소시엄 외 10개사</t>
+  </si>
+  <si>
+    <t>표준지방세정보시스템</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>자동차세 고지서 인쇄</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>표준지방세정보시스템
+지방세외수입정보시스템</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>지방세입정보시스템 자치단체 통합 개인정보 영향평가</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>㈜아이티센엔텍 컨소시엄 외 6개사</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>표준지방세정보시스템 유지관리</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>① 네이버클라우드㈜
+② ㈜KG이니시스</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산광역시 북구  개인정보처리 업무 위탁 현황 (2026. 7.)</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>울산북구의회 누리집(홈페이지) 전면 개편</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>㈜가온기술</t>
+    <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
-      <charset val="129"/>
-[...6 lines deleted...]
-      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-      <color rgb="FF000000"/>
+      <sz val="17"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF1B3A6B"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF222222"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color rgb="FF666666"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...13 lines deleted...]
-    <font>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="9"/>
+      <color rgb="FF555555"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="81"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.39997558519241921"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF1B3A6B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFEEF2F7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF4A6FA5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2B5EA7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1E6B45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF5F7FA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8EDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAF2FB"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F5EE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAECF0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD6E4F0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC8E6D4"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB0BEC5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB0BEC5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB0BEC5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB0BEC5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB0BEC5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB0BEC5"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB0BEC5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB0BEC5"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFB0BEC5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB0BEC5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB0BEC5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB0BEC5"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB0BEC5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB0BEC5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB0BEC5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB0BEC5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB0BEC5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB0BEC5"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB0BEC5"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFB0BEC5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB0BEC5"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFB0BEC5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB0BEC5"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB0BEC5"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...44 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FFB0BEC5"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFB0BEC5"/>
       </top>
-      <bottom style="medium">
-[...65 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
-[...105 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="37">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1175,1279 +1332,863 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L64"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="12" width="14.125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="14.875" customWidth="1"/>
+    <col min="3" max="3" width="34.625" customWidth="1"/>
+    <col min="4" max="4" width="45.5" customWidth="1"/>
+    <col min="5" max="5" width="22" customWidth="1"/>
+    <col min="6" max="6" width="45.875" customWidth="1"/>
+    <col min="7" max="7" width="28" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:7" ht="44.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="28"/>
+    </row>
+    <row r="3" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="30"/>
+      <c r="F3" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="30"/>
+    </row>
+    <row r="4" spans="1:7" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="23"/>
-[...29 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="B4" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="11">
+        <v>1</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="17"/>
+      <c r="G5" s="18"/>
+    </row>
+    <row r="6" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="6">
         <v>2</v>
       </c>
-      <c r="C3" s="28" t="s">
-[...41 lines deleted...]
-      <c r="K4" s="12" t="s">
+      <c r="B6" s="35"/>
+      <c r="C6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="13" t="s">
-[...25 lines deleted...]
-      <c r="H5" s="8" t="s">
+      <c r="D6" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="7"/>
-[...32 lines deleted...]
-    <row r="7" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="10"/>
+      <c r="G6" s="19"/>
+    </row>
+    <row r="7" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>3</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...26 lines deleted...]
-      <c r="A8" s="5">
+      <c r="B7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="17"/>
+      <c r="G7" s="18"/>
+    </row>
+    <row r="8" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="6">
         <v>4</v>
       </c>
-      <c r="B8" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H8" s="8" t="s">
+      <c r="B8" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="I8" s="7" t="s">
-[...12 lines deleted...]
-    <row r="9" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>5</v>
       </c>
-      <c r="B9" s="20"/>
-[...15 lines deleted...]
-      <c r="H9" s="8" t="s">
+      <c r="B9" s="24"/>
+      <c r="C9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="I9" s="7" t="s">
-[...13 lines deleted...]
-      <c r="A10" s="5">
+      <c r="F9" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="6">
         <v>6</v>
       </c>
-      <c r="B10" s="20"/>
-[...23 lines deleted...]
-    <row r="11" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="24"/>
+      <c r="C10" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="19"/>
+    </row>
+    <row r="11" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>7</v>
       </c>
-      <c r="B11" s="21"/>
-[...15 lines deleted...]
-      <c r="H11" s="8" t="s">
+      <c r="B11" s="25"/>
+      <c r="C11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6">
+        <v>8</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="I11" s="7" t="s">
-[...50 lines deleted...]
-    <row r="13" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F12" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" s="19" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>9</v>
       </c>
-      <c r="B13" s="19" t="s">
-[...26 lines deleted...]
-      <c r="A14" s="5">
+      <c r="B13" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="17"/>
+      <c r="G13" s="18"/>
+    </row>
+    <row r="14" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6">
         <v>10</v>
       </c>
-      <c r="B14" s="21"/>
-[...23 lines deleted...]
-    <row r="15" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="25"/>
+      <c r="C14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" s="9" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5">
         <v>11</v>
       </c>
-      <c r="B15" s="19" t="s">
-[...26 lines deleted...]
-      <c r="A16" s="5">
+      <c r="B15" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="G15" s="18" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="9" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6">
         <v>12</v>
       </c>
-      <c r="B16" s="21"/>
-[...23 lines deleted...]
-    <row r="17" spans="1:12" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="25"/>
+      <c r="C16" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5">
         <v>13</v>
       </c>
-      <c r="B17" s="19" t="s">
-[...26 lines deleted...]
-      <c r="A18" s="5">
+      <c r="B17" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="20"/>
-[...2 lines deleted...]
-      <c r="E18" s="8" t="s">
+      <c r="F17" s="17" t="s">
+        <v>119</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="6">
+        <v>14</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="F18" s="9">
-[...13 lines deleted...]
-    <row r="19" spans="1:12" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E18" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="G18" s="19" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="9" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5">
         <v>15</v>
       </c>
-      <c r="B19" s="20"/>
-[...20 lines deleted...]
-      <c r="A20" s="5">
+      <c r="B19" s="24"/>
+      <c r="C19" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F19" s="17"/>
+      <c r="G19" s="18"/>
+    </row>
+    <row r="20" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="6">
         <v>16</v>
       </c>
-      <c r="B20" s="20"/>
-[...23 lines deleted...]
-    <row r="21" spans="1:12" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="24"/>
+      <c r="C20" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="10"/>
+      <c r="G20" s="19"/>
+    </row>
+    <row r="21" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5">
         <v>17</v>
       </c>
-      <c r="B21" s="20"/>
-[...24 lines deleted...]
-      <c r="A22" s="5">
+      <c r="B21" s="25"/>
+      <c r="C21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="17"/>
+      <c r="G21" s="18"/>
+    </row>
+    <row r="22" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6">
         <v>18</v>
       </c>
-      <c r="B22" s="21"/>
-[...23 lines deleted...]
-    <row r="23" spans="1:12" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" s="10"/>
+      <c r="G22" s="19"/>
+    </row>
+    <row r="23" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="5">
         <v>19</v>
       </c>
-      <c r="B23" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E23" s="8" t="s">
+      <c r="B23" s="24"/>
+      <c r="C23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F23" s="9">
-[...14 lines deleted...]
-      <c r="A24" s="5">
+      <c r="D23" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" s="17"/>
+      <c r="G23" s="18"/>
+    </row>
+    <row r="24" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="6">
         <v>20</v>
       </c>
-      <c r="B24" s="21"/>
-[...2 lines deleted...]
-      <c r="E24" s="8" t="s">
+      <c r="B24" s="24"/>
+      <c r="C24" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="F24" s="9">
-[...13 lines deleted...]
-    <row r="25" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E24" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" s="10"/>
+      <c r="G24" s="19"/>
+    </row>
+    <row r="25" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="5">
         <v>21</v>
       </c>
-      <c r="B25" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="7" t="s">
+      <c r="B25" s="24"/>
+      <c r="C25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F25" s="17"/>
+      <c r="G25" s="18"/>
+    </row>
+    <row r="26" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="6">
         <v>22</v>
       </c>
-      <c r="E25" s="8" t="s">
-[...20 lines deleted...]
-      <c r="B26" s="19" t="s">
+      <c r="B26" s="24"/>
+      <c r="C26" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="E26" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="D26" s="7" t="s">
-[...19 lines deleted...]
-    <row r="27" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F26" s="10"/>
+      <c r="G26" s="19"/>
+    </row>
+    <row r="27" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="5">
         <v>23</v>
       </c>
-      <c r="B27" s="21"/>
-[...3 lines deleted...]
-      <c r="D27" s="7" t="s">
+      <c r="B27" s="25"/>
+      <c r="C27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" s="17"/>
+      <c r="G27" s="18"/>
+    </row>
+    <row r="28" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6">
+        <v>24</v>
+      </c>
+      <c r="B28" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="E27" s="8" t="s">
+      <c r="C28" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="F27" s="9">
-[...43 lines deleted...]
-    <row r="29" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D28" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" s="10"/>
+      <c r="G28" s="19"/>
+    </row>
+    <row r="29" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5">
         <v>25</v>
       </c>
-      <c r="B29" s="20"/>
-[...24 lines deleted...]
-      <c r="A30" s="5">
+      <c r="B29" s="25"/>
+      <c r="C29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F29" s="17"/>
+      <c r="G29" s="18"/>
+    </row>
+    <row r="30" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6">
         <v>26</v>
       </c>
-      <c r="B30" s="20"/>
-[...23 lines deleted...]
-    <row r="31" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="19"/>
+    </row>
+    <row r="31" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="5">
         <v>27</v>
       </c>
-      <c r="B31" s="21"/>
-[...24 lines deleted...]
-      <c r="A32" s="5">
+      <c r="B31" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F31" s="17"/>
+      <c r="G31" s="18"/>
+    </row>
+    <row r="32" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6">
         <v>28</v>
       </c>
-      <c r="B32" s="7" t="s">
-[...25 lines deleted...]
-    <row r="33" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="25"/>
+      <c r="C32" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="19"/>
+    </row>
+    <row r="33" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="5">
         <v>29</v>
       </c>
-      <c r="B33" s="7" t="s">
-[...26 lines deleted...]
-      <c r="A34" s="5">
+      <c r="B33" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" s="17"/>
+      <c r="G33" s="18"/>
+    </row>
+    <row r="34" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="6">
         <v>30</v>
       </c>
-      <c r="B34" s="7" t="s">
-[...25 lines deleted...]
-    <row r="35" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="24"/>
+      <c r="C34" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34" s="10"/>
+      <c r="G34" s="19"/>
+    </row>
+    <row r="35" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="5">
         <v>31</v>
       </c>
-      <c r="B35" s="14" t="s">
-[...168 lines deleted...]
-      <c r="J64" s="4"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F35" s="17"/>
+      <c r="G35" s="18"/>
+    </row>
+    <row r="36" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="6">
+        <v>32</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="19"/>
+    </row>
+    <row r="37" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="5">
+        <v>33</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37" s="17"/>
+      <c r="G37" s="18"/>
+    </row>
+    <row r="38" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="6">
+        <v>34</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="10"/>
+      <c r="G38" s="19"/>
+    </row>
+    <row r="39" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="5">
+        <v>35</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F39" s="17"/>
+      <c r="G39" s="18"/>
+    </row>
+    <row r="40" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="6">
+        <v>36</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="F40" s="10"/>
+      <c r="G40" s="20"/>
+    </row>
+    <row r="41" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="32"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="15">
+    <mergeCell ref="B33:B36"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="B22:B27"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B8:B11"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="B18:B21"/>
     <mergeCell ref="B15:B16"/>
-    <mergeCell ref="B13:B14"/>
-[...15 lines deleted...]
-    <mergeCell ref="B17:B22"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...6 lines deleted...]
-  <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>이름이 지정된 범위</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>위탁 현황</vt:lpstr>
+      <vt:lpstr>'위탁 현황'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>user</dc:creator>
+  <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>최종본</cp:contentStatus>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>